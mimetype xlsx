--- v0 (2026-09-15)
+++ v1 (2026-10-25)
@@ -302,51 +302,51 @@
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 2-James Mayer kicks 72 yards from DAL 35 to PIT -7. 43-Randy Eckert to PIT 23 for 30 yards. Tackle by 75-Kevin Warren. DAL 45-Preston Martel was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#43 Randy Eckert - RB</t>
   </si>
   <si>
     <t>#96 Russell Riddle - SLB</t>
   </si>
   <si>
     <t>#92 Randall Baker - RDE</t>
   </si>
   <si>
     <t>#56 Ralph Navarrete - MLB</t>
   </si>
   <si>
     <t>#49 Donald Cronk - SS</t>
   </si>
   <si>
-    <t>#99 Thomas Carr - WLB</t>
+    <t>#96 Thomas Carr - SLB</t>
   </si>
   <si>
     <t>#95 Bradley Booker - DT</t>
   </si>
   <si>
     <t>#42 Fred Rice - SS</t>
   </si>
   <si>
     <t>#47 Ramon Jefferson - FS</t>
   </si>
   <si>
     <t>#41 Floyd Noble - SS</t>
   </si>
   <si>
     <t>#27 Marcus Lynch - CB</t>
   </si>
   <si>
     <t>#2 James Mayer - K</t>
   </si>
   <si>
     <t>PIT</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
@@ -362,51 +362,51 @@
   <si>
     <t>1-10-PIT 23 (14:56) 17-Charles Gates pass complete to 88-Robin Galaz to PIT 29 for 6 yards. Tackle by 39-Paul Dixson. Great move by 88-Robin Galaz to get free of his coverage.</t>
   </si>
   <si>
     <t>#17 Charles Gates - QB</t>
   </si>
   <si>
     <t>#21 Richard Johnson - RB</t>
   </si>
   <si>
     <t>#35 Leonard Cost - FB</t>
   </si>
   <si>
     <t>#81 George Archuleta - TE</t>
   </si>
   <si>
     <t>#19 Troy Rivers - WR</t>
   </si>
   <si>
     <t>#88 Robin Galaz - WR</t>
   </si>
   <si>
     <t>#51 Steven Pinder - LT</t>
   </si>
   <si>
-    <t>#59 John Brown - C</t>
+    <t>#62 John Brown - C</t>
   </si>
   <si>
     <t>#80 Justin Whitley - C</t>
   </si>
   <si>
     <t>#72 Edward Toro - RG</t>
   </si>
   <si>
     <t>#62 Robert Jeon - RT</t>
   </si>
   <si>
     <t>#92 Loren Smith - LDE</t>
   </si>
   <si>
     <t>#77 Francisco Mimms - LDE</t>
   </si>
   <si>
     <t>#66 Luther Best - DT</t>
   </si>
   <si>
     <t>#76 Joseph Lamb - RDE</t>
   </si>
   <si>
     <t>#46 Joseph Fishman - SLB</t>
   </si>
@@ -563,132 +563,132 @@
   <si>
     <t>#89 Barry Kennedy - TE</t>
   </si>
   <si>
     <t>#88 Ian Isenhour - TE</t>
   </si>
   <si>
     <t>#87 Juan Benner - TE</t>
   </si>
   <si>
     <t>#67 Clifford Marcus - LT</t>
   </si>
   <si>
     <t>#63 Edward Meador - LG</t>
   </si>
   <si>
     <t>#58 Vincent Swenson - C</t>
   </si>
   <si>
     <t>#74 Michael Dominguez - LG</t>
   </si>
   <si>
     <t>#69 John Lee - RT</t>
   </si>
   <si>
-    <t>#78 Theodore Wolf - RDE</t>
+    <t>#79 Theodore Wolf - RDE</t>
   </si>
   <si>
     <t>#58 Gary Pope - LDE</t>
   </si>
   <si>
     <t>#53 Stephen Shelton - DT</t>
   </si>
   <si>
     <t>#97 Troy Nieto - MLB</t>
   </si>
   <si>
     <t>#91 Michael Fulkerson - WLB</t>
   </si>
   <si>
     <t>#25 Robert Delmonte - FS</t>
   </si>
   <si>
     <t>11:24</t>
   </si>
   <si>
     <t>46 Heavy SS MLB Blitz</t>
   </si>
   <si>
     <t>2-10-DAL 20 (11:23) 11-Richard Montgomery pass incomplete, the ball was thrown away. Pressure by 96-Russell Riddle.</t>
   </si>
   <si>
     <t>#12 Roger Firth - WR</t>
   </si>
   <si>
     <t>11:18</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>3-10-DAL 20 (11:19) 11-Richard Montgomery pass Pass knocked down by 96-Russell Riddle. incomplete, intended for 88-Ian Isenhour.</t>
   </si>
   <si>
     <t>#83 Derek Mason - WR</t>
   </si>
   <si>
     <t>#16 Tony Smith - WR</t>
   </si>
   <si>
     <t>#80 Dennis Dawson - WR</t>
   </si>
   <si>
-    <t>#32 Anthony Padilla - FS</t>
+    <t>#23 Anthony Padilla - FS</t>
   </si>
   <si>
     <t>11:15</t>
   </si>
   <si>
     <t>4-10-DAL 20 (11:16) 9-Sidney Odom punts 45 yards to PIT 36. 43-Randy Eckert to PIT 35 for -1 yards. Tackle by 74-Michael Dominguez.</t>
   </si>
   <si>
     <t>#9 Sidney Odom - P</t>
   </si>
   <si>
     <t>#68 Harrison Walters - LT</t>
   </si>
   <si>
     <t>#52 Darnell Cloutier - MLB</t>
   </si>
   <si>
     <t>11:05</t>
   </si>
   <si>
     <t>PIT 35</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>1-10-PIT 35 (11:06) 17-Charles Gates pass complete to 19-Troy Rivers to PIT 47 for 12 yards. Tackle by 34-Xavier Woodard.</t>
   </si>
   <si>
-    <t>#45 Preston Martel - MLB</t>
+    <t>#52 Preston Martel - MLB</t>
   </si>
   <si>
     <t>10:27</t>
   </si>
   <si>
     <t>PIT 47</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>1-10-PIT 47 (10:26) 43-Randy Eckert ran to DAL 42 for 11 yards. Tackle by 34-Xavier Woodard.</t>
   </si>
   <si>
     <t>9:50</t>
   </si>
   <si>
     <t>DAL 42</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
@@ -1304,51 +1304,51 @@
   <si>
     <t>Timeout DAL</t>
   </si>
   <si>
     <t>1:46</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>3-3-DAL 45 (1:47) 11-Richard Montgomery ran to DAL 49 for 4 yards. Tackle by 96-Russell Riddle. DAL 63-Edward Meador was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>1:41</t>
   </si>
   <si>
     <t>1:38</t>
   </si>
   <si>
     <t>Singleback Big Waggle Post</t>
   </si>
   <si>
     <t>1-10-DAL 49 (1:39) 11-Richard Montgomery pass incomplete, the ball was thrown away. Pressure by 78-Theodore Wolf.</t>
   </si>
   <si>
-    <t>#62 Edward Dennis - LG</t>
+    <t>#66 Edward Dennis - LG</t>
   </si>
   <si>
     <t>1:33</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>2-10-DAL 49 (1:34) 11-Richard Montgomery pass complete to 83-Derek Mason to PIT 39 for 11 yards. Tackle by 99-Thomas Carr.</t>
   </si>
   <si>
     <t>1:15</t>
   </si>
   <si>
     <t>1-10-PIT 39 (1:14) 11-Richard Montgomery pass incomplete, dropped by 12-Roger Firth. PIT 95-Bradley Booker was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>1:09</t>
   </si>
   <si>
     <t>2-10-PIT 39 (1:10) 11-Richard Montgomery pass complete to 88-Ian Isenhour to PIT 34 for 6 yards. Tackle by 54-Robert Schaefer. Pressure by 78-Theodore Wolf.</t>
   </si>
   <si>
     <t>0:47</t>
   </si>