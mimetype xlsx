--- v0 (2026-09-15)
+++ v1 (2026-10-25)
@@ -680,51 +680,51 @@
   <si>
     <t>2-5-CIN 37 (9:54) 6-Joseph Galle pass Pass knocked down by 20-Bruce Holloway. incomplete, intended for 20-Ernie Shelton. Pressure by 58-Lance Maxwell.</t>
   </si>
   <si>
     <t>9:48</t>
   </si>
   <si>
     <t>Singleback Big PA Curls</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>3-5-CIN 37 (9:49) 6-Joseph Galle pass complete to 82-Albert Bowers to CIN 41 for 5 yards. Tackle by 24-Clyde Boyd. Great move by 82-Albert Bowers to get free of his coverage.</t>
   </si>
   <si>
     <t>9:13</t>
   </si>
   <si>
     <t>CIN 41</t>
   </si>
   <si>
     <t>4-1-CIN 41 (9:12) 16-Brian Ward punts 48 yards to WAS 11. Fair Catch by 86-Rafael Ronquillo.</t>
   </si>
   <si>
-    <t>#16 Brian Ward - P</t>
+    <t>#2 Brian Ward - P</t>
   </si>
   <si>
     <t>#58 James Daniel - RT</t>
   </si>
   <si>
     <t>#69 Timothy Green - LT</t>
   </si>
   <si>
     <t>#67 John Henry - RG</t>
   </si>
   <si>
     <t>9:04</t>
   </si>
   <si>
     <t>WAS 11</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>1-10-WAS 11 (9:05) 39-Mark Harris ran to WAS 14 for 3 yards. Tackle by 43-Lawrence Judd.</t>
   </si>
   <si>
     <t>8:31</t>
   </si>