--- v0 (2026-09-15)
+++ v1 (2026-10-25)
@@ -365,51 +365,51 @@
   <si>
     <t>#17 Rodolfo Militello - WR</t>
   </si>
   <si>
     <t>#88 George Morgan - TE</t>
   </si>
   <si>
     <t>#82 John Clay - TE</t>
   </si>
   <si>
     <t>#89 George Jones - WR</t>
   </si>
   <si>
     <t>#84 Charles Uresti - WR</t>
   </si>
   <si>
     <t>#62 James Hall - LT</t>
   </si>
   <si>
     <t>#50 John Wright - LG</t>
   </si>
   <si>
     <t>#68 John Merriweather - C</t>
   </si>
   <si>
-    <t>#60 Frank Park - RG</t>
+    <t>#73 Frank Park - RG</t>
   </si>
   <si>
     <t>#57 David Palacio - LG</t>
   </si>
   <si>
     <t>#98 Mark Ball - LDE</t>
   </si>
   <si>
     <t>#56 Patrick Baggett - DT</t>
   </si>
   <si>
     <t>#99 Nicholas McCormick - DT</t>
   </si>
   <si>
     <t>#76 Jose Huffman - RDE</t>
   </si>
   <si>
     <t>#93 Edwin Quezada - SLB</t>
   </si>
   <si>
     <t>#54 Raymond Faris - MLB</t>
   </si>
   <si>
     <t>#58 Troy Slater - WLB</t>
   </si>
@@ -464,51 +464,51 @@
   <si>
     <t>#40 Moises Pantoja - FB</t>
   </si>
   <si>
     <t>#81 Frank Johnson - TE</t>
   </si>
   <si>
     <t>#66 Robert Oconnell - LDE</t>
   </si>
   <si>
     <t>13:38</t>
   </si>
   <si>
     <t>NOS 33</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-2-NOS 33 (13:37) 7-Gary Anderson punts 49 yards to BUF 19. 25-William McCall to BUF 27 for 9 yards. Tackle by 94-Orville Sapp.</t>
   </si>
   <si>
-    <t>#7 Gary Anderson - P</t>
+    <t>#12 Gary Anderson - P</t>
   </si>
   <si>
     <t>#25 William McCall - RB</t>
   </si>
   <si>
     <t>#60 Nathaniel Lawson - DT</t>
   </si>
   <si>
     <t>#1 Phillip Chandler - SLB</t>
   </si>
   <si>
     <t>#20 Johnathan Turcios - FS</t>
   </si>
   <si>
     <t>#79 Ron Johnston - C</t>
   </si>
   <si>
     <t>#56 David Ross - LT</t>
   </si>
   <si>
     <t>#91 Charles Bayless - SLB</t>
   </si>
   <si>
     <t>#97 Richard Garcia - MLB</t>
   </si>
@@ -806,51 +806,51 @@
   <si>
     <t>6:55</t>
   </si>
   <si>
     <t>I Formation Normal PA Streaks</t>
   </si>
   <si>
     <t>4-3 Normal 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-8-NOS 48 (6:54) 9-John Koch pass incomplete, the ball was thrown away. Pressure by 76-Jose Huffman.</t>
   </si>
   <si>
     <t>6:47</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Strong Deep</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>3-8-NOS 48 (6:48) 9-John Koch pass complete to 17-Rodolfo Militello to BUF 50 for 2 yards. Tackle by 39-Francisco Bennett. Pressure by 98-Mark Ball.</t>
   </si>
   <si>
-    <t>#80 Chet Lowman - WR</t>
+    <t>#10 Chet Lowman - WR</t>
   </si>
   <si>
     <t>6:09</t>
   </si>
   <si>
     <t>BUF 50</t>
   </si>
   <si>
     <t>4-5-BUF 50 (6:08) 7-Gary Anderson punts 43 yards to BUF 7. 25-William McCall to BUF 15 for 8 yards. Tackle by 57-David Palacio.</t>
   </si>
   <si>
     <t>5:58</t>
   </si>
   <si>
     <t>BUF 15</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>1-10-BUF 15 (5:59) 21-Jon Noble ran to BUF 18 for 3 yards. Tackle by 58-Morris Fraise.</t>
   </si>
   <si>
     <t>5:28</t>
   </si>
@@ -947,51 +947,51 @@
   <si>
     <t>1-10-BUF 22 (2:33) 21-Jon Noble ran to BUF 27 for 5 yards. Tackle by 25-Edward Okeefe. BUF 87-Jerry Jimenez was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>1:54</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>2-5-BUF 27 (1:53) 21-Jon Noble ran to BUF 44 for 16 yards. Tackle by 32-David Harris. BUF 65-Jerry Easterling was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>1:18</t>
   </si>
   <si>
     <t>BUF 44</t>
   </si>
   <si>
     <t>Singleback Big WR Deep</t>
   </si>
   <si>
     <t>1-10-BUF 44 (1:17) 13-John Wade pass incomplete, dropped by 80-Jason Hernandez.</t>
   </si>
   <si>
-    <t>#86 Dale Bigelow - TE</t>
+    <t>#84 Dale Bigelow - TE</t>
   </si>
   <si>
     <t>1:09</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>2-10-BUF 44 (1:10) 21-Jon Noble ran to NOS 45 for 12 yards. Tackle by 25-Edward Okeefe.</t>
   </si>
   <si>
     <t>0:28</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>1-10-NOS 45 (0:27) 42-Hector Debnam ran to NOS 39 for 5 yards. Tackle by 98-Mark Roberts. NOS 94-Orville Sapp was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>