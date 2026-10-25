--- v0 (2026-09-15)
+++ v1 (2026-10-25)
@@ -290,144 +290,144 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>TBY has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>CAR</t>
   </si>
   <si>
     <t>CAR 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 2-William Abraham kicks 74 yards from CAR 35 to TBY -9. Touchback.</t>
   </si>
   <si>
     <t>#21 Ryan Clover - RB</t>
   </si>
   <si>
-    <t>#37 Gregory Mitchell - CB</t>
+    <t>#33 Gregory Mitchell - CB</t>
   </si>
   <si>
     <t>#59 Daniel Roberts - WLB</t>
   </si>
   <si>
     <t>#92 Randy Elliott - RDE</t>
   </si>
   <si>
-    <t>#48 Andrew Prim - CB</t>
-[...5 lines deleted...]
-    <t>#40 Richard House - CB</t>
+    <t>#44 Andrew Prim - CB</t>
+  </si>
+  <si>
+    <t>#45 Bobby Myers - WLB</t>
+  </si>
+  <si>
+    <t>#41 Richard House - CB</t>
   </si>
   <si>
     <t>#42 Marion Thomas - CB</t>
   </si>
   <si>
     <t>#32 Marshall Campos - CB</t>
   </si>
   <si>
-    <t>#49 Victor Martin - CB</t>
+    <t>#48 Victor Martin - CB</t>
   </si>
   <si>
     <t>#38 Edward Burkhalter - CB</t>
   </si>
   <si>
     <t>#2 William Abraham - K</t>
   </si>
   <si>
     <t>TBY</t>
   </si>
   <si>
     <t>TBY 25</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>1-10-TBY 25 (15:00) 20-Lee Fyffe ran to TBY 25 for a short gain. Tackle by 98-Joseph Olson.</t>
   </si>
   <si>
     <t>#9 Carl Hagen - QB</t>
   </si>
   <si>
     <t>#20 Lee Fyffe - RB</t>
   </si>
   <si>
     <t>#29 Timothy Gillespie - FB</t>
   </si>
   <si>
     <t>#80 Michael Springer - TE</t>
   </si>
   <si>
     <t>#11 Benjamin Nguyen - WR</t>
   </si>
   <si>
     <t>#13 Tom Mauney - WR</t>
   </si>
   <si>
     <t>#77 Michael Leblanc - LT</t>
   </si>
   <si>
     <t>#64 Tracy Kelly - LG</t>
   </si>
   <si>
-    <t>#61 William Hampton - C</t>
+    <t>#67 William Hampton - LG</t>
   </si>
   <si>
     <t>#65 Robert Hilton - RG</t>
   </si>
   <si>
-    <t>#78 Christopher Castillo - RT</t>
+    <t>#73 Christopher Castillo - RT</t>
   </si>
   <si>
     <t>#72 Christopher Contreras - LDE</t>
   </si>
   <si>
     <t>#68 Bob Nance - DT</t>
   </si>
   <si>
     <t>#62 Ralph Garcia - DT</t>
   </si>
   <si>
     <t>#94 Jason Jones - RDE</t>
   </si>
   <si>
-    <t>#56 David Ganey - SLB</t>
+    <t>#56 David Ganey - WLB</t>
   </si>
   <si>
     <t>#58 Garland Lauritzen - MLB</t>
   </si>
   <si>
     <t>#98 Joseph Olson - WLB</t>
   </si>
   <si>
     <t>#24 Charles Weiner - CB</t>
   </si>
   <si>
     <t>#26 Chad Johnson - CB</t>
   </si>
   <si>
     <t>#48 Mike Montano - SS</t>
   </si>
   <si>
     <t>#46 Marshall Roberson - FS</t>
   </si>
   <si>
     <t>14:30</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
@@ -503,78 +503,78 @@
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
   <si>
     <t>1-10-CAR 22 (13:35) 15-George Ruch pass complete to 81-Scott Martino to CAR 28 for 7 yards. Tackle by 40-Richard House.</t>
   </si>
   <si>
     <t>#15 George Ruch - QB</t>
   </si>
   <si>
     <t>#21 Andrew Wu - RB</t>
   </si>
   <si>
     <t>#84 David Stephenson - TE</t>
   </si>
   <si>
     <t>#81 Scott Martino - WR</t>
   </si>
   <si>
     <t>#82 Charles Ferguson - WR</t>
   </si>
   <si>
     <t>#71 Joshua Tomas - LT</t>
   </si>
   <si>
-    <t>#64 Robert Heiden - LG</t>
+    <t>#74 Robert Heiden - RT</t>
   </si>
   <si>
     <t>#54 Jimmy Carter - C</t>
   </si>
   <si>
     <t>#62 Corey Beam - RG</t>
   </si>
   <si>
-    <t>#74 Tom Denson - RT</t>
-[...2 lines deleted...]
-    <t>#90 Kevin Barnes - LDE</t>
+    <t>#66 Tom Denson - LG</t>
+  </si>
+  <si>
+    <t>#94 Kevin Barnes - LDE</t>
   </si>
   <si>
     <t>#99 John Jackson - DT</t>
   </si>
   <si>
-    <t>#98 David Vandeusen - DT</t>
+    <t>#96 David Vandeusen - DT</t>
   </si>
   <si>
     <t>#91 Alfonso White - RDE</t>
   </si>
   <si>
-    <t>#56 John Quarterman - WLB</t>
-[...2 lines deleted...]
-    <t>#50 Anthony Sipple - MLB</t>
+    <t>#50 John Quarterman - MLB</t>
+  </si>
+  <si>
+    <t>#55 Anthony Sipple - WLB</t>
   </si>
   <si>
     <t>#57 Raul Kennedy - WLB</t>
   </si>
   <si>
     <t>#35 John Patterson - CB</t>
   </si>
   <si>
     <t>12:55</t>
   </si>
   <si>
     <t>CAR 28</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>46 Normal Inside Blitz</t>
   </si>
   <si>
     <t>2-3-CAR 28 (12:54) 21-Andrew Wu ran to CAR 27 for -1 yards. Tackle by 50-Anthony Sipple.</t>
   </si>
   <si>
     <t>#44 Larry Rodriguez - FB</t>
   </si>
@@ -593,51 +593,51 @@
   <si>
     <t>3-4-CAR 27 (12:15) PENALTY - False Start (CAR 54-Jimmy Carter)</t>
   </si>
   <si>
     <t>12:14</t>
   </si>
   <si>
     <t>Dime Flat 2 Deep Man Under</t>
   </si>
   <si>
     <t>3-9-CAR 22 (12:15) 15-George Ruch ran to CAR 36 for 14 yards. Tackle by 50-Anthony Sipple. TBY 99-John Jackson was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>11:37</t>
   </si>
   <si>
     <t>CAR 36</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-CAR 36 (11:36) 21-Andrew Wu ran to CAR 36 for -1 yards. Tackle by 57-Raul Kennedy.</t>
   </si>
   <si>
-    <t>#94 William George - DT</t>
+    <t>#79 William George - DT</t>
   </si>
   <si>
     <t>10:53</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>2-11-CAR 36 (10:52) 21-Andrew Wu ran to CAR 34 for -1 yards. Tackle by 57-Raul Kennedy.</t>
   </si>
   <si>
     <t>10:14</t>
   </si>
   <si>
     <t>CAR 34</t>
   </si>
   <si>
     <t>I Formation Normal TE Flag</t>
   </si>
   <si>
     <t>3-12-CAR 34 (10:13) 15-George Ruch pass complete to 82-Charles Ferguson to CAR 39 for 4 yards. Tackle by 32-Marshall Campos. 82-Charles Ferguson breaks down the CB. Pressure by 90-Kevin Barnes.</t>
   </si>
   <si>
     <t>9:29</t>
   </si>
@@ -734,51 +734,51 @@
   <si>
     <t>3-14-CAR 41 (7:15) 15-George Ruch sacked at CAR 37 for -4 yards (99-John Jackson). Sack allowed by 62-Corey Beam.</t>
   </si>
   <si>
     <t>6:32</t>
   </si>
   <si>
     <t>CAR 37</t>
   </si>
   <si>
     <t>4-18-CAR 37 (6:31) 1-Richard Garcia punts 59 yards to TBY 4.</t>
   </si>
   <si>
     <t>6:20</t>
   </si>
   <si>
     <t>TBY 4</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>1-10-TBY 4 (6:21) 20-Lee Fyffe ran to TBY 4 for a short loss. Tackle by 92-Leroy Darling.</t>
   </si>
   <si>
-    <t>#92 Leroy Darling - WLB</t>
+    <t>#92 Leroy Darling - SLB</t>
   </si>
   <si>
     <t>#20 Larry Spivey - CB</t>
   </si>
   <si>
     <t>5:38</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Left</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>2-10-TBY 4 (5:37) 29-Timothy Gillespie ran to TBY 15 for 11 yards. 29-Timothy Gillespie FUMBLES (46-Marshall Roberson) recovered by CAR-20-Larry Spivey at TBY 19. Tackle by 29-Timothy Gillespie.</t>
   </si>
   <si>
     <t>#30 Terry Barrientos - CB</t>
   </si>
   <si>
     <t>5:31</t>
   </si>
   <si>
     <t>TBY 19</t>
   </si>
@@ -806,51 +806,51 @@
   <si>
     <t>3-11-TBY 20 (4:12) 15-George Ruch pass complete to 82-Charles Ferguson to TBY 0 for 20 yards. TOUCHDOWN! Pressure by 91-Alfonso White. TBY 0 CAR 6</t>
   </si>
   <si>
     <t>#36 Christopher Johnson - CB</t>
   </si>
   <si>
     <t>4:05</t>
   </si>
   <si>
     <t>TBY 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(4:06) Extra point GOOD by 2-William Abraham. TBY 0 CAR 7</t>
   </si>
   <si>
     <t>#55 Stephen Quam - C</t>
   </si>
   <si>
-    <t>#77 Rayford Hall - RT</t>
+    <t>#64 Rayford Hall - RG</t>
   </si>
   <si>
     <t>(4:06) 2-William Abraham kicks 74 yards from CAR 35 to TBY -9. Touchback.</t>
   </si>
   <si>
     <t>I Formation Twin WR Hard Slants</t>
   </si>
   <si>
     <t>1-10-TBY 25 (4:06) 9-Carl Hagen pass complete to 80-Michael Springer to TBY 30 for 5 yards. Tackle by 46-Marshall Roberson.</t>
   </si>
   <si>
     <t>3:25</t>
   </si>
   <si>
     <t>TBY 30</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>2-5-TBY 30 (3:24) 20-Lee Fyffe ran to TBY 28 for -2 yards. Tackle by 98-Joseph Olson.</t>
   </si>
   <si>
     <t>2:49</t>
   </si>
@@ -1013,51 +1013,51 @@
   <si>
     <t>12:00</t>
   </si>
   <si>
     <t>3-10-TBY 37 (12:01) 9-Carl Hagen pass complete to 13-Tom Mauney to CAR 47 for 16 yards. Pushed out of bounds by 24-Charles Weiner. Pressure by 94-Jason Jones. PENALTY - Pass Interference (CAR 24-Charles Weiner) (Declined)</t>
   </si>
   <si>
     <t>11:53</t>
   </si>
   <si>
     <t>CAR 47</t>
   </si>
   <si>
     <t>Singleback Big Ins and Outs</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>1-10-CAR 47 (11:54) 9-Carl Hagen pass complete to 12-Aaron Pabon to CAR 38 for 9 yards. Tackle by 20-Larry Spivey.</t>
   </si>
   <si>
     <t>#51 Tom Glover - SLB</t>
   </si>
   <si>
-    <t>#42 Joseph Young - FS</t>
+    <t>#49 Joseph Young - SS</t>
   </si>
   <si>
     <t>11:17</t>
   </si>
   <si>
     <t>CAR 38</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>2-1-CAR 38 (11:16) 20-Lee Fyffe ran to CAR 37 for 1 yards. Tackle by 62-Ralph Garcia.</t>
   </si>
   <si>
     <t>10:44</t>
   </si>
   <si>
     <t>3-1-CAR 37 (10:43) 20-Lee Fyffe ran to CAR 37 for a short loss. Tackle by 98-Joseph Olson.</t>
   </si>
   <si>
     <t>10:01</t>
   </si>
   <si>
     <t>4-1-CAR 37 (10:00) 20-Lee Fyffe ran to CAR 25 for 13 yards. Tackle by 48-Mike Montano.</t>
   </si>
@@ -2375,51 +2375,51 @@
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="471.742" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="37.705" bestFit="true" customWidth="true" style="0"/>