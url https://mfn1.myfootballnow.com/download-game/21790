--- v0 (2026-09-15)
+++ v1 (2026-10-25)
@@ -299,96 +299,96 @@
   <si>
     <t>DEN 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 9-Scott Hutchinson kicks 75 yards from DEN 35 to MIN -10. Touchback.</t>
   </si>
   <si>
     <t>#85 Keith Landry - WR</t>
   </si>
   <si>
     <t>#91 David Powell - WLB</t>
   </si>
   <si>
     <t>#65 Don Cross - DT</t>
   </si>
   <si>
     <t>#23 Miles Blankenship - CB</t>
   </si>
   <si>
-    <t>#76 Harold Graham - LDE</t>
+    <t>#95 Harold Graham - DT</t>
   </si>
   <si>
     <t>#21 Dwight Henderson - CB</t>
   </si>
   <si>
     <t>#94 John Burns - DT</t>
   </si>
   <si>
-    <t>#20 Jordan Heaton - SS</t>
+    <t>#46 Jordan Heaton - SS</t>
   </si>
   <si>
     <t>#55 Marvin Smith - WLB</t>
   </si>
   <si>
     <t>#22 Tyler Davis - CB</t>
   </si>
   <si>
-    <t>#42 Sam Rucker - FS</t>
+    <t>#36 Sam Rucker - SS</t>
   </si>
   <si>
     <t>#9 Scott Hutchinson - K</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MIN 25</t>
   </si>
   <si>
     <t>I Formation Twin WR Quick Outs</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-MIN 25 (15:00) 18-Zachery Mendez pass complete to 88-Rudy Stevens to MIN 32 for 7 yards. Tackle by 20-Robert Ross.</t>
   </si>
   <si>
     <t>#18 Zachery Mendez - QB</t>
   </si>
   <si>
     <t>#26 Manuel Lee - RB</t>
   </si>
   <si>
-    <t>#40 Bryce Southern - FB</t>
+    <t>#10 Bryce Southern - WR</t>
   </si>
   <si>
     <t>#88 Rudy Stevens - TE</t>
   </si>
   <si>
     <t>#89 Steven Beeler - WR</t>
   </si>
   <si>
     <t>#81 Raymond Alexander - WR</t>
   </si>
   <si>
     <t>#69 William Sasse - LT</t>
   </si>
   <si>
     <t>#60 Joseph Vannoy - LG</t>
   </si>
   <si>
     <t>#71 Donald Wolfe - C</t>
   </si>
   <si>
     <t>#64 Wilfredo Vidal - RG</t>
   </si>
   <si>
     <t>#75 Tim Irwin - RT</t>
   </si>
@@ -545,51 +545,51 @@
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>1-10-DEN 24 (9:42) 18-Zachery Mendez pass complete to 85-Keith Landry to DEN 8 for 16 yards. Tackle by 37-Christopher Cohen.</t>
   </si>
   <si>
     <t>9:01</t>
   </si>
   <si>
     <t>DEN 8</t>
   </si>
   <si>
     <t>Singleback 4 Wide Quick Outs</t>
   </si>
   <si>
     <t>Dime Flat Man Cover 1</t>
   </si>
   <si>
     <t>1-8-DEN 8 (9:00) 5-Brian Thompson pass complete to 81-Raymond Alexander for 8 yards. TOUCHDOWN! 81-Raymond Alexander did some fancy footwork there. DEN 67-Tracy Killian was injured on the play. He looks like he should be able to return. DEN 0 MIN 6</t>
   </si>
   <si>
     <t>#5 Brian Thompson - QB</t>
   </si>
   <si>
-    <t>#36 Kenneth Tomasini - CB</t>
+    <t>#33 Kenneth Tomasini - CB</t>
   </si>
   <si>
     <t>#35 Jack James - CB</t>
   </si>
   <si>
     <t>#24 Zachery Obrien - CB</t>
   </si>
   <si>
     <t>8:52</t>
   </si>
   <si>
     <t>DEN 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(8:53) Extra point GOOD by 6-Randal Garcia. DEN 0 MIN 7</t>
   </si>
   <si>
     <t>#15 George Woodworth - P</t>
   </si>
@@ -665,60 +665,60 @@
   <si>
     <t>#76 Larry Harding - C</t>
   </si>
   <si>
     <t>#63 Eric Ingram - RG</t>
   </si>
   <si>
     <t>#79 Delbert Aviles - RT</t>
   </si>
   <si>
     <t>#70 Peter James - LDE</t>
   </si>
   <si>
     <t>#99 Jesse Massaro - DT</t>
   </si>
   <si>
     <t>#92 Keith Millard - RDE</t>
   </si>
   <si>
     <t>#54 Fred Warner - MLB</t>
   </si>
   <si>
     <t>#97 Shaun Edwards - RDE</t>
   </si>
   <si>
-    <t>#35 Darren Sharper - CB</t>
+    <t>#42 Darren Sharper - FS</t>
   </si>
   <si>
     <t>#28 Thomas Odom - CB</t>
   </si>
   <si>
-    <t>#46 Frank Smith - SS</t>
-[...2 lines deleted...]
-    <t>#25 Peter Levy - FS</t>
+    <t>#21 Frank Smith - SS</t>
+  </si>
+  <si>
+    <t>#25 Peter Levy - SS</t>
   </si>
   <si>
     <t>8:49</t>
   </si>
   <si>
     <t>MIN 47</t>
   </si>
   <si>
     <t>1-10-MIN 47 (8:50) 10-Joshua Pursel pass complete to 89-Richard Zamora to MIN 42 for 5 yards. Tackle by 54-Fred Warner. MIN 76-Harold Graham was injured on the play. He looks like he should be able to return. MIN 54-Fred Warner was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>8:18</t>
   </si>
   <si>
     <t>MIN 42</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>2-5-MIN 42 (8:17) 10-Joshua Pursel pass complete to 87-Michael Lonon to MIN 27 for 15 yards. Tackle by 23-Miles Blankenship. Pressure by 92-Keith Millard.</t>
   </si>
@@ -2229,51 +2229,51 @@
     <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="349.058" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="33" max="33" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="33" max="33" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="31.707" bestFit="true" customWidth="true" style="0"/>