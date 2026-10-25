--- v0 (2026-09-15)
+++ v1 (2026-10-25)
@@ -341,138 +341,138 @@
   <si>
     <t>#50 Curt Price - MLB</t>
   </si>
   <si>
     <t>#4 Curtis Winn - K</t>
   </si>
   <si>
     <t>NYA</t>
   </si>
   <si>
     <t>NYA 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-NYA 25 (15:00) 32-Jose Hernandez ran to NYA 26 for 1 yards. Tackle by 96-Junior Garza.</t>
   </si>
   <si>
     <t>#11 Patrick Camp - QB</t>
   </si>
   <si>
-    <t>#31 Robert Cruz - RB</t>
+    <t>#48 Robert Cruz - RB</t>
   </si>
   <si>
     <t>#33 Gerald Bartholomew - FB</t>
   </si>
   <si>
     <t>#86 Richard Clark - TE</t>
   </si>
   <si>
     <t>#87 John Vickers - TE</t>
   </si>
   <si>
     <t>#68 Travis Miller - LT</t>
   </si>
   <si>
     <t>#62 Ryan Thompson - LG</t>
   </si>
   <si>
     <t>#54 Michael Brandy - C</t>
   </si>
   <si>
     <t>#60 Fred Lopez - RG</t>
   </si>
   <si>
-    <t>#69 Robert Nesbitt - RT</t>
+    <t>#79 Robert Nesbitt - RT</t>
   </si>
   <si>
     <t>#72 Michael Bowman - LDE</t>
   </si>
   <si>
     <t>#70 Raul Johnson - LDE</t>
   </si>
   <si>
     <t>#79 Raymond Holly - RDE</t>
   </si>
   <si>
     <t>#90 Eric Schmitt - LDE</t>
   </si>
   <si>
     <t>#98 Kenneth Martinez - RDE</t>
   </si>
   <si>
     <t>#56 Bruce Gregory - SLB</t>
   </si>
   <si>
     <t>#96 Junior Garza - WLB</t>
   </si>
   <si>
     <t>#94 David Spencer - WLB</t>
   </si>
   <si>
-    <t>#26 William Shell - CB</t>
+    <t>#40 William Shell - FS</t>
   </si>
   <si>
     <t>#30 Brian Cobb - CB</t>
   </si>
   <si>
     <t>#31 Robert Polley - SS</t>
   </si>
   <si>
     <t>14:25</t>
   </si>
   <si>
     <t>NYA 26</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-9-NYA 26 (14:24) 32-Jose Hernandez ran to NYA 26 for a short loss. Tackle by 56-Bruce Gregory.</t>
   </si>
   <si>
     <t>13:48</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FB In</t>
   </si>
   <si>
     <t>Nickel Strong Double LB plus CB3 Blitz</t>
   </si>
   <si>
     <t>3-9-NYA 26 (13:47) 11-Patrick Camp pass complete to 10-Kenneth Nale to NYA 43 for 17 yards. Tackle by 31-Robert Polley. 10-Kenneth Nale did some fancy footwork there.</t>
   </si>
   <si>
     <t>#6 Brian Flores - WR</t>
   </si>
   <si>
-    <t>#17 William Hollins - WR</t>
+    <t>#16 William Hollins - WR</t>
   </si>
   <si>
     <t>#10 Kenneth Nale - WR</t>
   </si>
   <si>
     <t>#22 Antony Preston - CB</t>
   </si>
   <si>
     <t>#46 Javier McNees - FS</t>
   </si>
   <si>
     <t>13:13</t>
   </si>
   <si>
     <t>NYA 43</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-NYA 43 (13:12) 11-Patrick Camp pass complete to 6-Brian Flores to LV 37 for 20 yards. Tackle by 26-William Shell. LV 46-Javier McNees was injured on the play. He looks like he should be able to return.</t>
   </si>
@@ -560,51 +560,51 @@
   <si>
     <t>4-1-LV 8 (9:06) 3-Pedro Mitchell 26 yard field goal is GOOD. NYA 3 LV 0</t>
   </si>
   <si>
     <t>#3 Pedro Mitchell - K</t>
   </si>
   <si>
     <t>#63 Jerome Diehl - LG</t>
   </si>
   <si>
     <t>#67 Gary Schneider - RT</t>
   </si>
   <si>
     <t>#57 Claude Nicholson - LT</t>
   </si>
   <si>
     <t>#66 Brad Contreras - LT</t>
   </si>
   <si>
     <t>#61 Russell Cranford - RG</t>
   </si>
   <si>
     <t>#58 Bill Lawrence - WLB</t>
   </si>
   <si>
-    <t>#45 William Donnelly - WLB</t>
+    <t>#54 William Donnelly - WLB</t>
   </si>
   <si>
     <t>#54 Ernesto Peyton - MLB</t>
   </si>
   <si>
     <t>#53 James Free - WLB</t>
   </si>
   <si>
     <t>9:03</t>
   </si>
   <si>
     <t>NYA 35</t>
   </si>
   <si>
     <t>(9:04) 3-Pedro Mitchell kicks 75 yards from NYA 35 to LV -10. Touchback.</t>
   </si>
   <si>
     <t>#86 Willie Hill - WR</t>
   </si>
   <si>
     <t>#44 Ryan Myers - CB</t>
   </si>
   <si>
     <t>#37 Steven Forbes - CB</t>
   </si>
@@ -635,51 +635,51 @@
   <si>
     <t>#39 Richard Chess - WR</t>
   </si>
   <si>
     <t>#74 Joe Hall - LT</t>
   </si>
   <si>
     <t>#61 William Zavala - LG</t>
   </si>
   <si>
     <t>#57 Williams Lipe - C</t>
   </si>
   <si>
     <t>#65 Rafael Berg - RT</t>
   </si>
   <si>
     <t>#67 Peter Check - RT</t>
   </si>
   <si>
     <t>#71 George Vera - DT</t>
   </si>
   <si>
     <t>#99 Paul Moses - RDE</t>
   </si>
   <si>
-    <t>#44 Arturo Serrano - WLB</t>
+    <t>#92 Arturo Serrano - SLB</t>
   </si>
   <si>
     <t>#20 Thomas Carr - CB</t>
   </si>
   <si>
     <t>#36 Charles Glover - FS</t>
   </si>
   <si>
     <t>#39 Theron Goodwin - SS</t>
   </si>
   <si>
     <t>9:00</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>2-10-LV 25 (9:01) 83-Brian Beam ran to LV 35 for 10 yards. Tackle by 23-Kevin Tapp.</t>
   </si>
   <si>
     <t>#84 Jeffrey Torrance - TE</t>
   </si>
   <si>
     <t>#80 Troy Katcher - WR</t>
   </si>