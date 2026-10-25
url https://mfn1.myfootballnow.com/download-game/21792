--- v0 (2026-09-15)
+++ v1 (2026-10-25)
@@ -317,81 +317,81 @@
   <si>
     <t>#76 Darryl Hurt - DT</t>
   </si>
   <si>
     <t>#95 Edward Ortiz - RDE</t>
   </si>
   <si>
     <t>#29 Carlos Hanks - CB</t>
   </si>
   <si>
     <t>#51 Edgar Moffett - WLB</t>
   </si>
   <si>
     <t>#73 Michael Jacks - DT</t>
   </si>
   <si>
     <t>#52 William Smith - MLB</t>
   </si>
   <si>
     <t>#56 Juan Dryden - WLB</t>
   </si>
   <si>
     <t>#26 Mathew Parrish - SS</t>
   </si>
   <si>
-    <t>#28 Gregory Castillo - SS</t>
+    <t>#35 Gregory Castillo - SS</t>
   </si>
   <si>
     <t>#4 Thomas Bennett - K</t>
   </si>
   <si>
     <t>PHI</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>PHI 13</t>
   </si>
   <si>
     <t>Shotgun Normal HB Dive</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-PHI 13 (14:57) 42-Matthew Ulmer ran to PHI 18 for 5 yards. Tackle by 34-Todd Brouwer.</t>
   </si>
   <si>
-    <t>#1 Charles Butterworth - QB</t>
+    <t>#13 Charles Butterworth - QB</t>
   </si>
   <si>
     <t>#42 Matthew Ulmer - RB</t>
   </si>
   <si>
-    <t>#84 Mark Dean - TE</t>
+    <t>#86 Mark Dean - TE</t>
   </si>
   <si>
     <t>#10 Alexander Wong - WR</t>
   </si>
   <si>
     <t>#88 Eugene Simon - WR</t>
   </si>
   <si>
     <t>#66 Darren Alexander - RT</t>
   </si>
   <si>
     <t>#69 Norbert Kellogg - LG</t>
   </si>
   <si>
     <t>#78 Howard Green - C</t>
   </si>
   <si>
     <t>#64 Michael Hocker - RG</t>
   </si>
   <si>
     <t>#30 Douglas Jones - RT</t>
   </si>
   <si>
     <t>#96 George Rogers - LDE</t>
   </si>
@@ -476,123 +476,123 @@
   <si>
     <t>#29 Robert Eaton - CB</t>
   </si>
   <si>
     <t>13:06</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-2-PHI 21 (13:05) 14-Mathew Steffens punts 51 yards to ATL 28. 84-Gerald Lopez to ATL 30 for 3 yards. Tackle by 51-Edgar Moffett.</t>
   </si>
   <si>
     <t>#14 Mathew Steffens - P</t>
   </si>
   <si>
     <t>#59 Thomas Martin - C</t>
   </si>
   <si>
     <t>#84 Gerald Lopez - WR</t>
   </si>
   <si>
-    <t>#52 James Dodson - MLB</t>
-[...2 lines deleted...]
-    <t>#88 Thomas Stutler - WR</t>
+    <t>#95 James Dodson - MLB</t>
+  </si>
+  <si>
+    <t>#14 Thomas Stutler - WR</t>
   </si>
   <si>
     <t>#71 Gordon Keenan - RT</t>
   </si>
   <si>
     <t>#57 Alfred Moore - LG</t>
   </si>
   <si>
     <t>#95 Bob Parsons - RDE</t>
   </si>
   <si>
     <t>#58 James Wildman - SLB</t>
   </si>
   <si>
     <t>12:55</t>
   </si>
   <si>
     <t>ATL 30</t>
   </si>
   <si>
     <t>I Formation Power HB Dive Weak</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>1-10-ATL 30 (12:56) 24-Daniel Crawford ran to ATL 31 for a short gain. 24-Daniel Crawford FUMBLES (98-Earl Ramirez) recovered by ATL-79-Merle Robinson to ATL 32 for 1 yards. Tackle by 52-William Smith.</t>
   </si>
   <si>
     <t>#11 Brian Kolb - QB</t>
   </si>
   <si>
     <t>#24 Daniel Crawford - RB</t>
   </si>
   <si>
     <t>#47 James McGahey - RB</t>
   </si>
   <si>
     <t>#39 Joseph Taylor - FB</t>
   </si>
   <si>
     <t>#88 Drew Schott - TE</t>
   </si>
   <si>
-    <t>#75 Donald Stjohn - LT</t>
+    <t>#65 Donald Stjohn - LT</t>
   </si>
   <si>
     <t>#50 Brian Smith - LG</t>
   </si>
   <si>
     <t>#79 Merle Robinson - C</t>
   </si>
   <si>
     <t>#75 Miguel Hill - RG</t>
   </si>
   <si>
     <t>#71 Stephen Gowdy - RT</t>
   </si>
   <si>
     <t>#62 James Parkinson - LDE</t>
   </si>
   <si>
     <t>#98 Earl Ramirez - DT</t>
   </si>
   <si>
     <t>#61 Richard Butler - RDE</t>
   </si>
   <si>
-    <t>#91 Daniel Castrejon - SLB</t>
+    <t>#56 Daniel Castrejon - WLB</t>
   </si>
   <si>
     <t>#36 Harold King - CB</t>
   </si>
   <si>
     <t>12:19</t>
   </si>
   <si>
     <t>ATL 32</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>2-8-ATL 32 (12:18) 11-Brian Kolb pass complete to 11-Dale Grist to ATL 41 for 8 yards. Tackle by 23-Paul Johnson.</t>
   </si>
   <si>
     <t>#11 Dale Grist - WR</t>
   </si>
   <si>
     <t>#89 George Wheeler - WR</t>
   </si>
   <si>
     <t>#23 Paul Johnson - CB</t>
   </si>
@@ -737,51 +737,51 @@
   <si>
     <t>3-7-PHI 10 (6:20) 24-Daniel Crawford ran to PHI 9 for 1 yards. Tackle by 61-Richard Butler.</t>
   </si>
   <si>
     <t>5:37</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-7-PHI 9 (5:36) 4-Thomas Bennett 27 yard field goal is GOOD. ATL 3 PHI 0</t>
   </si>
   <si>
     <t>#70 Jack Jackson - RT</t>
   </si>
   <si>
     <t>#66 Harold Jackson - LT</t>
   </si>
   <si>
     <t>#64 Archie Gulley - LG</t>
   </si>
   <si>
-    <t>#58 Roger Price - MLB</t>
+    <t>#93 Roger Price - MLB</t>
   </si>
   <si>
     <t>#94 Noah McBee - SLB</t>
   </si>
   <si>
     <t>5:32</t>
   </si>
   <si>
     <t>(5:33) 4-Thomas Bennett kicks 75 yards from ATL 35 to PHI -10. Touchback.</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-PHI 25 (5:33) 42-Matthew Ulmer ran to PHI 25 for a short gain. Tackle by 51-Christopher Thorpe.</t>
   </si>
   <si>
     <t>5:00</t>
   </si>
   <si>
     <t>2-10-PHI 25 (4:59) 19-Floyd Treat ran to PHI 28 for 3 yards. Tackle by 44-Devin Davis.</t>
   </si>
@@ -2061,86 +2061,86 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CF140"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="255.938" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="31.707" bestFit="true" customWidth="true" style="0"/>