--- v0 (2026-09-15)
+++ v1 (2026-10-25)
@@ -293,66 +293,66 @@
   <si>
     <t>SEA has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>LOS</t>
   </si>
   <si>
     <t>LOS 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 13-Bobby Montez kicks 75 yards from LOS 35 to SEA -10. Touchback.</t>
   </si>
   <si>
     <t>#14 Rene Diaz - WR</t>
   </si>
   <si>
     <t>#23 Danny Matteson - CB</t>
   </si>
   <si>
-    <t>#59 Robert Montgomery - LDE</t>
+    <t>#77 Robert Montgomery - LDE</t>
   </si>
   <si>
     <t>#79 Joe Mattson - LDE</t>
   </si>
   <si>
     <t>#97 Luis Elder - WLB</t>
   </si>
   <si>
     <t>#64 Delbert Chung - DT</t>
   </si>
   <si>
-    <t>#78 Eli Johnson - LDE</t>
-[...2 lines deleted...]
-    <t>#93 Trenton Larsen - RDE</t>
+    <t>#78 Eli Johnson - RDE</t>
+  </si>
+  <si>
+    <t>#93 Trenton Larsen - LDE</t>
   </si>
   <si>
     <t>#27 Gary Morse - CB</t>
   </si>
   <si>
     <t>#90 Elias Peacock - WLB</t>
   </si>
   <si>
     <t>#32 Anthony Jensen - CB</t>
   </si>
   <si>
     <t>#13 Bobby Montez - K</t>
   </si>
   <si>
     <t>SEA</t>
   </si>
   <si>
     <t>SEA 25</t>
   </si>
   <si>
     <t>Shotgun Normal HB Dive</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
@@ -527,51 +527,51 @@
   <si>
     <t>#3 Earnest Dean - QB</t>
   </si>
   <si>
     <t>#27 Richard Reding - RB</t>
   </si>
   <si>
     <t>#47 Raymond Lynch - FB</t>
   </si>
   <si>
     <t>#82 Anthony Knowles - TE</t>
   </si>
   <si>
     <t>#18 Darrell Agee - WR</t>
   </si>
   <si>
     <t>#53 Charles Beckham - LT</t>
   </si>
   <si>
     <t>#66 James Johnson - LG</t>
   </si>
   <si>
     <t>#67 Gregory Weller - C</t>
   </si>
   <si>
-    <t>#77 Frederick Tope - RG</t>
+    <t>#78 Frederick Tope - RT</t>
   </si>
   <si>
     <t>#60 Gary Hunter - RT</t>
   </si>
   <si>
     <t>#98 Michael Vicente - DT</t>
   </si>
   <si>
     <t>#52 David Eubanks - MLB</t>
   </si>
   <si>
     <t>#55 Antonio Williams - WLB</t>
   </si>
   <si>
     <t>#24 Billy Simon - CB</t>
   </si>
   <si>
     <t>#44 Darryl Atkinson - CB</t>
   </si>
   <si>
     <t>12:19</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>