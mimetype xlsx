--- v0 (2026-09-15)
+++ v1 (2026-10-25)
@@ -368,51 +368,51 @@
   <si>
     <t>#27 John Coffman - RB</t>
   </si>
   <si>
     <t>#38 Douglas Green - RB</t>
   </si>
   <si>
     <t>#85 Luis Ornelas - TE</t>
   </si>
   <si>
     <t>#89 Nick Terry - WR</t>
   </si>
   <si>
     <t>#17 Santiago Stjohn - WR</t>
   </si>
   <si>
     <t>#72 Raymond Dail - LG</t>
   </si>
   <si>
     <t>#76 Joseph Kelly - C</t>
   </si>
   <si>
     <t>#71 Earl Mann - C</t>
   </si>
   <si>
-    <t>#57 David Smith - RG</t>
+    <t>#69 David Smith - RG</t>
   </si>
   <si>
     <t>#64 Michael King - RT</t>
   </si>
   <si>
     <t>#90 Jonathan Runyan - LDE</t>
   </si>
   <si>
     <t>#99 Brandon Howell - DT</t>
   </si>
   <si>
     <t>#92 Adam Porter - RDE</t>
   </si>
   <si>
     <t>#51 Amos Ong - SLB</t>
   </si>
   <si>
     <t>#50 Michael Martinez - MLB</t>
   </si>
   <si>
     <t>#57 John Noe - WLB</t>
   </si>
   <si>
     <t>#39 Floyd Roussel - CB</t>
   </si>
@@ -1013,51 +1013,51 @@
   <si>
     <t>#68 Michael Manus - LT</t>
   </si>
   <si>
     <t>#54 Stephen Nicholson - MLB</t>
   </si>
   <si>
     <t>10:09</t>
   </si>
   <si>
     <t>KCY 35</t>
   </si>
   <si>
     <t>(10:10) 5-David Schwartz kicks 67 yards from KCY 35 to CHI -2. 4-Clinton Moses for 102yards. TOUCHDOWN! KCY 3 CHI 6</t>
   </si>
   <si>
     <t>9:55</t>
   </si>
   <si>
     <t>KCY 15</t>
   </si>
   <si>
     <t>(9:56) Extra point GOOD by 9-Mark Graham. KCY 3 CHI 7</t>
   </si>
   <si>
-    <t>#56 Wesley Conley - MLB</t>
+    <t>#58 Wesley Conley - MLB</t>
   </si>
   <si>
     <t>#92 Michael Stowe - LDE</t>
   </si>
   <si>
     <t>#96 Jackson Taylor - MLB</t>
   </si>
   <si>
     <t>(9:56) 9-Mark Graham kicks 75 yards from CHI 35 to KCY -10. Touchback.</t>
   </si>
   <si>
     <t>KCY 25</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>1-10-KCY 25 (9:56) 8-Kirk Harrelson pass complete to 89-Nick Terry to KCY 30 for 5 yards. Tackle by 25-John Allen.</t>
   </si>
   <si>
     <t>9:21</t>
   </si>
   <si>
     <t>2-5-KCY 30 (9:20) 85-Luis Ornelas ran to KCY 31 for 1 yards. Tackle by 96-Jerry Pack.</t>
   </si>