--- v0 (2026-09-15)
+++ v1 (2026-10-25)
@@ -419,51 +419,51 @@
   <si>
     <t>#45 Thomas Scott - SS</t>
   </si>
   <si>
     <t>#44 Richard Francisco - FS</t>
   </si>
   <si>
     <t>14:54</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Outside</t>
   </si>
   <si>
     <t>2-10-IND 25 (14:55) 3-Jonathan Montagna pass complete to 11-Evan Smith to IND 29 for 4 yards. Tackle by 24-Jamie Miller.</t>
   </si>
   <si>
     <t>#70 Mario Dejesus - LT</t>
   </si>
   <si>
     <t>#50 James Walden - LT</t>
   </si>
   <si>
-    <t>#58 John Gray - LDE</t>
+    <t>#53 John Gray - LDE</t>
   </si>
   <si>
     <t>#75 Carl Villegas - DT</t>
   </si>
   <si>
     <t>#51 Lawrence Chandler - MLB</t>
   </si>
   <si>
     <t>#97 David Fisher - WLB</t>
   </si>
   <si>
     <t>#27 Chester Highsmith - CB</t>
   </si>
   <si>
     <t>#24 Jamie Miller - FS</t>
   </si>
   <si>
     <t>#49 Christopher Miller - SS</t>
   </si>
   <si>
     <t>14:12</t>
   </si>
   <si>
     <t>IND 29</t>
   </si>
@@ -647,51 +647,51 @@
   <si>
     <t>#76 Stephen Bennett - C</t>
   </si>
   <si>
     <t>8:56</t>
   </si>
   <si>
     <t>IND 47</t>
   </si>
   <si>
     <t>4-2-IND 47 (8:55) 17-Robert Williams punts 52 yards to IND -5.4-2-IND 47 (8:55) 17-Robert Williams punts 52 yards to IND -5. Touchback.</t>
   </si>
   <si>
     <t>#17 Robert Williams - P</t>
   </si>
   <si>
     <t>#78 Thomas Wilburn - C</t>
   </si>
   <si>
     <t>#20 Vicente Degnan - RB</t>
   </si>
   <si>
     <t>#71 Tyrone Arnold - RG</t>
   </si>
   <si>
-    <t>#51 Jonathan Jay - SLB</t>
+    <t>#55 Jonathan Jay - SLB</t>
   </si>
   <si>
     <t>#77 Tommy Fulton - RDE</t>
   </si>
   <si>
     <t>8:46</t>
   </si>
   <si>
     <t>IND 20</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>1-10-IND 20 (8:47) 3-Jonathan Montagna pass complete to 16-Stephen Sullivan to IND 31 for 11 yards. Tackle by 47-George Jenkins.</t>
   </si>
   <si>
     <t>#16 Stephen Sullivan - WR</t>
   </si>
   <si>
     <t>8:10</t>
   </si>