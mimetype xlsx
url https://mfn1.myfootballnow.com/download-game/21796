--- v0 (2026-09-15)
+++ v1 (2026-10-25)
@@ -296,141 +296,141 @@
   <si>
     <t>LAA</t>
   </si>
   <si>
     <t>LAA 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 19-John Lambert kicks 73 yards from LAA 35 to HOU -8. Touchback.</t>
   </si>
   <si>
     <t>#10 Christopher Gaither - WR</t>
   </si>
   <si>
     <t>#54 Benjamin Tramel - SLB</t>
   </si>
   <si>
     <t>#55 Paul Burke - WLB</t>
   </si>
   <si>
-    <t>#46 Andre Bolden - FS</t>
+    <t>#29 Andre Bolden - FS</t>
   </si>
   <si>
     <t>#99 Roberto Park - RDE</t>
   </si>
   <si>
     <t>#74 Emery Cleveland - DT</t>
   </si>
   <si>
     <t>#2 Robert Lamberton - FS</t>
   </si>
   <si>
     <t>#96 Kyle Foote - WLB</t>
   </si>
   <si>
     <t>#69 Donald Daye - LDE</t>
   </si>
   <si>
     <t>#57 Paul Otis - SLB</t>
   </si>
   <si>
-    <t>#91 Charles Hensley - RDE</t>
+    <t>#91 Charles Hensley - LDE</t>
   </si>
   <si>
     <t>#19 John Lambert - K</t>
   </si>
   <si>
     <t>HOU</t>
   </si>
   <si>
     <t>HOU 25</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Inside</t>
   </si>
   <si>
     <t>1-10-HOU 25 (15:00) 17-William Akins pass Pass knocked down by 27-Raul Kilpatrick. incomplete, intended for 87-Anthony Ulrich.</t>
   </si>
   <si>
     <t>#17 William Akins - QB</t>
   </si>
   <si>
-    <t>#36 Johnny Walls - RB</t>
+    <t>#42 Johnny Walls - RB</t>
   </si>
   <si>
     <t>#43 Johnnie Phillips - FB</t>
   </si>
   <si>
     <t>#87 Anthony Ulrich - TE</t>
   </si>
   <si>
     <t>#13 Larry Santos - WR</t>
   </si>
   <si>
     <t>#64 John Harris - LG</t>
   </si>
   <si>
     <t>#63 Fred Lane - LG</t>
   </si>
   <si>
     <t>#78 Robert Williams - C</t>
   </si>
   <si>
     <t>#79 Anton Ouellette - RG</t>
   </si>
   <si>
-    <t>#67 Douglas Landry - RT</t>
+    <t>#67 Douglas Landry - LG</t>
   </si>
   <si>
     <t>#71 John Perreault - LDE</t>
   </si>
   <si>
     <t>#77 Christian Villanueva - DT</t>
   </si>
   <si>
     <t>#60 Paul Grace - DT</t>
   </si>
   <si>
     <t>#91 Rupert Schneider - RDE</t>
   </si>
   <si>
     <t>#98 Alfred Richardson - SLB</t>
   </si>
   <si>
     <t>#95 Michael Fletcher - MLB</t>
   </si>
   <si>
-    <t>#94 Lewis Salmon - SLB</t>
+    <t>#94 Lewis Salmon - MLB</t>
   </si>
   <si>
     <t>#47 Richard Young - CB</t>
   </si>
   <si>
     <t>#22 Roy Cleveland - CB</t>
   </si>
   <si>
     <t>#21 Gary Whitworth - SS</t>
   </si>
   <si>
     <t>#27 Raul Kilpatrick - FS</t>
   </si>
   <si>
     <t>14:57</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>2-10-HOU 25 (14:58) 36-Johnny Walls ran to HOU 28 for 3 yards. Tackle by 21-Gary Whitworth.</t>
   </si>
@@ -476,123 +476,123 @@
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-3-HOU 32 (13:32) 7-Gerald Brown punts 42 yards to LAA 26. Fair Catch by 40-Frederick Rivera.</t>
   </si>
   <si>
     <t>#7 Gerald Brown - P</t>
   </si>
   <si>
     <t>#40 Frederick Rivera - RB</t>
   </si>
   <si>
     <t>#34 Alan Madewell - SS</t>
   </si>
   <si>
     <t>#53 Clint Shepard - WLB</t>
   </si>
   <si>
     <t>#50 Willie Banas - MLB</t>
   </si>
   <si>
     <t>#33 Michael Coyle - CB</t>
   </si>
   <si>
-    <t>#50 Michael Flores - RG</t>
+    <t>#50 Michael Flores - LG</t>
   </si>
   <si>
     <t>#65 Jared Rundle - RT</t>
   </si>
   <si>
     <t>#51 Evan Bridges - C</t>
   </si>
   <si>
     <t>#57 Rey Jordan - LDE</t>
   </si>
   <si>
     <t>#72 Melvin Williams - DT</t>
   </si>
   <si>
     <t>13:25</t>
   </si>
   <si>
     <t>LAA 26</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>Nickel Strong CB3 Blitz Zone</t>
   </si>
   <si>
     <t>1-10-LAA 26 (13:26) 24-George Slocum ran to LAA 37 for 11 yards. Tackle by 21-Antonio Cromartie.</t>
   </si>
   <si>
     <t>#14 Tony Moore - QB</t>
   </si>
   <si>
     <t>#30 Mario Watterson - RB</t>
   </si>
   <si>
     <t>#24 George Slocum - RB</t>
   </si>
   <si>
-    <t>#86 Robert Coleman - WR</t>
+    <t>#15 Robert Coleman - WR</t>
   </si>
   <si>
     <t>#17 Kenny Johnson - WR</t>
   </si>
   <si>
     <t>#82 Elton Ferraro - WR</t>
   </si>
   <si>
     <t>#55 Robert Desrosiers - LT</t>
   </si>
   <si>
     <t>#78 William Robertson - LG</t>
   </si>
   <si>
     <t>#70 Douglas Sasser - C</t>
   </si>
   <si>
     <t>#65 Jose Herrera - RG</t>
   </si>
   <si>
     <t>#75 Larry Koehler - RT</t>
   </si>
   <si>
-    <t>#71 Robert Harmon - DT</t>
+    <t>#95 Robert Harmon - DT</t>
   </si>
   <si>
     <t>#59 Jack Harris - MLB</t>
   </si>
   <si>
     <t>#44 Dennis Mears - CB</t>
   </si>
   <si>
-    <t>#35 Willard Beattie - FS</t>
+    <t>#48 Willard Beattie - FS</t>
   </si>
   <si>
     <t>#21 Antonio Cromartie - CB</t>
   </si>
   <si>
     <t>12:42</t>
   </si>
   <si>
     <t>LAA 37</t>
   </si>
   <si>
     <t>Strong I Normal Counter Strong</t>
   </si>
   <si>
     <t>1-10-LAA 37 (12:41) 30-Mario Watterson ran to LAA 36 for -1 yards. Tackle by 99-Roberto Park.</t>
   </si>
   <si>
     <t>#84 Robt Weiss - TE</t>
   </si>
   <si>
     <t>#41 Donald Sherlock - TE</t>
   </si>
   <si>
     <t>12:05</t>
   </si>
@@ -668,51 +668,51 @@
   <si>
     <t>HOU 41</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>3-1-HOU 41 (9:14) 30-Mario Watterson ran to HOU 40 for 1 yards. Tackle by 69-Donald Daye.</t>
   </si>
   <si>
     <t>8:38</t>
   </si>
   <si>
     <t>HOU 40</t>
   </si>
   <si>
     <t>4-1-HOU 40 (8:37) 4-Roy Farley punts 43 yards to HOU -3.4-1-HOU 40 (8:37) 4-Roy Farley punts 43 yards to HOU -3. Touchback.</t>
   </si>
   <si>
     <t>#4 Roy Farley - P</t>
   </si>
   <si>
-    <t>#68 William Boner - C</t>
+    <t>#63 William Boner - RG</t>
   </si>
   <si>
     <t>#69 David Ozuna - RT</t>
   </si>
   <si>
     <t>#67 Louie Baylor - LG</t>
   </si>
   <si>
     <t>#52 Michael Alexander - MLB</t>
   </si>
   <si>
     <t>8:28</t>
   </si>
   <si>
     <t>HOU 20</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
   <si>
     <t>1-10-HOU 20 (8:29) 17-William Akins pass complete to 10-Christopher Gaither to HOU 33 for 13 yards. Tackle by 22-Roy Cleveland. Pressure by 91-Rupert Schneider.</t>
   </si>
@@ -1094,57 +1094,57 @@
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>2-3-LAA 32 (9:21) 36-Johnny Walls ran to LAA 32 for a short loss. Tackle by 95-Michael Fletcher.</t>
   </si>
   <si>
     <t>8:41</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>3-3-LAA 32 (8:40) 17-William Akins pass incomplete, intended for 36-Johnny Walls. Pressure by 94-Lewis Salmon.</t>
   </si>
   <si>
     <t>8:35</t>
   </si>
   <si>
     <t>4-3-LAA 32 (8:36) 18-Billy Quevedo 50 yard field goal is GOOD. LAA 6 HOU 3</t>
   </si>
   <si>
-    <t>#14 Wallace Haskins - QB</t>
+    <t>#8 Wallace Haskins - QB</t>
   </si>
   <si>
     <t>#18 Billy Quevedo - K</t>
   </si>
   <si>
-    <t>#58 David Goodwin - LG</t>
+    <t>#58 David Goodwin - RG</t>
   </si>
   <si>
     <t>8:32</t>
   </si>
   <si>
     <t>HOU 35</t>
   </si>
   <si>
     <t>(8:33) 18-Billy Quevedo kicks 73 yards from HOU 35 to LAA -8. 30-Mario Watterson to LAA 28 for 37 yards. Tackle by 18-Billy Quevedo.</t>
   </si>
   <si>
     <t>#51 Derrick Gallegos - SLB</t>
   </si>
   <si>
     <t>8:26</t>
   </si>
   <si>
     <t>LAA 28</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>1-10-LAA 28 (8:27) 24-George Slocum ran to LAA 29 for 1 yards. Tackle by 74-Emery Cleveland.</t>
   </si>
@@ -2271,51 +2271,51 @@
     <col min="26" max="26" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="51" max="51" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="51" max="51" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="35.277" bestFit="true" customWidth="true" style="0"/>