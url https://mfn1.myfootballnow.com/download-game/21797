--- v0 (2026-09-17)
+++ v1 (2026-10-25)
@@ -305,51 +305,51 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 14-Thomas McFarland kicks 68 yards from JAX 35 to ARZ -3. 48-John Wolf to ARZ 23 for 26 yards. Tackle by 31-Joseph Withrow.</t>
   </si>
   <si>
     <t>#48 John Wolf - RB</t>
   </si>
   <si>
     <t>#54 Timothy Rice - MLB</t>
   </si>
   <si>
     <t>#43 Doug Boone - MLB</t>
   </si>
   <si>
     <t>#22 Clay Briggs - CB</t>
   </si>
   <si>
     <t>#92 John Nickelson - MLB</t>
   </si>
   <si>
     <t>#55 Charles Mauzy - SLB</t>
   </si>
   <si>
-    <t>#72 Sean Boyce - LDE</t>
+    <t>#73 Sean Boyce - LDE</t>
   </si>
   <si>
     <t>#61 Edgar Overturf - DT</t>
   </si>
   <si>
     <t>#39 William Frye - CB</t>
   </si>
   <si>
     <t>#33 Gerry Shaw - SS</t>
   </si>
   <si>
     <t>#75 Timothy Rowe - LDE</t>
   </si>
   <si>
     <t>#14 Thomas McFarland - K</t>
   </si>
   <si>
     <t>ARZ</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>ARZ 23</t>
   </si>
@@ -380,51 +380,51 @@
   <si>
     <t>#84 David Moats - WR</t>
   </si>
   <si>
     <t>#68 William Holmes - LT</t>
   </si>
   <si>
     <t>#33 Richard Hicks - LG</t>
   </si>
   <si>
     <t>#63 John Metz - C</t>
   </si>
   <si>
     <t>#79 Christopher Callaway - RG</t>
   </si>
   <si>
     <t>#65 Vincent Jolly - RT</t>
   </si>
   <si>
     <t>#56 Rick Poland - RDE</t>
   </si>
   <si>
     <t>#96 Robert Coker - RDE</t>
   </si>
   <si>
-    <t>#58 John Gray - LDE</t>
+    <t>#53 John Gray - LDE</t>
   </si>
   <si>
     <t>#90 John Richards - RDE</t>
   </si>
   <si>
     <t>#35 Billy Owens - SLB</t>
   </si>
   <si>
     <t>#47 George Jenkins - MLB</t>
   </si>
   <si>
     <t>#50 Tom Fox - WLB</t>
   </si>
   <si>
     <t>#24 Jamie Miller - FS</t>
   </si>
   <si>
     <t>#31 Jere Mann - CB</t>
   </si>
   <si>
     <t>#49 Christopher Miller - SS</t>
   </si>
   <si>
     <t>#44 Richard Francisco - FS</t>
   </si>
@@ -482,51 +482,51 @@
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-12-ARZ 21 (13:38) 2-Hector McHone punts 51 yards to JAX 27. Fair Catch by 80-Paul Hollis.</t>
   </si>
   <si>
     <t>#2 Hector McHone - P</t>
   </si>
   <si>
     <t>#80 Robert Hogan - TE</t>
   </si>
   <si>
     <t>#80 Paul Hollis - WR</t>
   </si>
   <si>
     <t>#27 Chester Highsmith - CB</t>
   </si>
   <si>
     <t>#73 Thomas Williams - LG</t>
   </si>
   <si>
-    <t>#66 Curtis Davis - RT</t>
+    <t>#73 Curtis Davis - RT</t>
   </si>
   <si>
     <t>#65 Keith Frazier - DT</t>
   </si>
   <si>
     <t>13:31</t>
   </si>
   <si>
     <t>JAX 27</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-JAX 27 (13:32) 46-Christopher Tyson ran to JAX 31 for 3 yards. Tackle by 35-Kenneth Gibson.</t>
   </si>
   <si>
     <t>#13 Jerome Vela - QB</t>
   </si>
   <si>
     <t>#46 Christopher Tyson - RB</t>
   </si>
@@ -536,51 +536,51 @@
   <si>
     <t>#89 Paul Melville - TE</t>
   </si>
   <si>
     <t>#80 John Johnson - WR</t>
   </si>
   <si>
     <t>#59 Raymond Hill - LT</t>
   </si>
   <si>
     <t>#64 Paul Crandell - LG</t>
   </si>
   <si>
     <t>#73 Daren Barrientos - C</t>
   </si>
   <si>
     <t>#77 John Garcia - RG</t>
   </si>
   <si>
     <t>#62 Joshua Ng - RT</t>
   </si>
   <si>
     <t>#64 Dewey Crandall - DT</t>
   </si>
   <si>
-    <t>#90 Williams Richardson - RDE</t>
+    <t>#90 Williams Richardson - LDE</t>
   </si>
   <si>
     <t>#35 Kenneth Gibson - FS</t>
   </si>
   <si>
     <t>12:51</t>
   </si>
   <si>
     <t>JAX 31</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Strong</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>2-7-JAX 31 (12:50) 46-Christopher Tyson ran to JAX 42 for 12 yards. Tackle by 35-Kenneth Gibson.</t>
   </si>
   <si>
     <t>#18 William Perkins - WR</t>
   </si>
   <si>
     <t>#29 Mario Foxx - CB</t>
   </si>