--- v0 (2026-09-17)
+++ v1 (2026-10-25)
@@ -293,66 +293,66 @@
   <si>
     <t>SEA has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MIN 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 6-Randal Garcia kicks 75 yards from MIN 35 to SEA -10. Touchback.</t>
   </si>
   <si>
     <t>#14 Rene Diaz - WR</t>
   </si>
   <si>
     <t>#90 Elias Peacock - WLB</t>
   </si>
   <si>
-    <t>#59 Robert Montgomery - LDE</t>
+    <t>#77 Robert Montgomery - LDE</t>
   </si>
   <si>
     <t>#79 Joe Mattson - LDE</t>
   </si>
   <si>
     <t>#97 Luis Elder - WLB</t>
   </si>
   <si>
     <t>#64 Delbert Chung - DT</t>
   </si>
   <si>
-    <t>#78 Eli Johnson - LDE</t>
-[...2 lines deleted...]
-    <t>#93 Trenton Larsen - RDE</t>
+    <t>#78 Eli Johnson - RDE</t>
+  </si>
+  <si>
+    <t>#93 Trenton Larsen - LDE</t>
   </si>
   <si>
     <t>#27 Gary Morse - CB</t>
   </si>
   <si>
     <t>#23 Danny Matteson - CB</t>
   </si>
   <si>
     <t>#32 Anthony Jensen - CB</t>
   </si>
   <si>
     <t>#6 Randal Garcia - K</t>
   </si>
   <si>
     <t>SEA</t>
   </si>
   <si>
     <t>SEA 25</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR RB Curls</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
@@ -368,81 +368,81 @@
   <si>
     <t>#31 Calvin Patterson - RB</t>
   </si>
   <si>
     <t>#19 David Steinke - WR</t>
   </si>
   <si>
     <t>#17 Raymond Case - WR</t>
   </si>
   <si>
     <t>#74 Arnoldo Ploof - LT</t>
   </si>
   <si>
     <t>#76 Curtis Warfield - LG</t>
   </si>
   <si>
     <t>#57 Derek Walkup - C</t>
   </si>
   <si>
     <t>#66 Mike Cunha - LG</t>
   </si>
   <si>
     <t>#53 Mark Snow - LG</t>
   </si>
   <si>
-    <t>#76 Harold Graham - LDE</t>
+    <t>#95 Harold Graham - DT</t>
   </si>
   <si>
     <t>#94 John Burns - DT</t>
   </si>
   <si>
     <t>#92 Keith Millard - RDE</t>
   </si>
   <si>
     <t>#56 Brooks Hamilton - SLB</t>
   </si>
   <si>
     <t>#54 Fred Warner - MLB</t>
   </si>
   <si>
     <t>#55 Marvin Smith - WLB</t>
   </si>
   <si>
     <t>#21 Dwight Henderson - CB</t>
   </si>
   <si>
     <t>#23 Miles Blankenship - CB</t>
   </si>
   <si>
-    <t>#35 Darren Sharper - CB</t>
-[...5 lines deleted...]
-    <t>#42 Sam Rucker - FS</t>
+    <t>#42 Darren Sharper - FS</t>
+  </si>
+  <si>
+    <t>#21 Frank Smith - SS</t>
+  </si>
+  <si>
+    <t>#36 Sam Rucker - SS</t>
   </si>
   <si>
     <t>14:17</t>
   </si>
   <si>
     <t>SEA 30</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>2-5-SEA 30 (14:16) 30-Marion Truong ran to SEA 28 for -2 yards. Tackle by 55-Marvin Smith.</t>
   </si>
   <si>
     <t>#41 James Fitzpatrick - FB</t>
   </si>
   <si>
     <t>#80 Brandon Barnes - TE</t>
   </si>
   <si>
     <t>#65 Don Cross - DT</t>
   </si>
@@ -452,90 +452,90 @@
   <si>
     <t>SEA 28</t>
   </si>
   <si>
     <t>Shotgun Normal HB Dive</t>
   </si>
   <si>
     <t>3-7-SEA 28 (13:40) 30-Marion Truong ran to SEA 30 for 2 yards. Tackle by 35-Darren Sharper.</t>
   </si>
   <si>
     <t>13:00</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-5-SEA 30 (12:59) 6-Quentin Lemons punts 43 yards to MIN 27. 23-Miles Blankenship to MIN 35 for 8 yards. Tackle by 72-William Ellis. MIN 76-Harold Graham was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#6 Quentin Lemons - P</t>
   </si>
   <si>
-    <t>#20 Jordan Heaton - SS</t>
+    <t>#46 Jordan Heaton - SS</t>
   </si>
   <si>
     <t>#91 David Powell - WLB</t>
   </si>
   <si>
     <t>#22 Tyler Davis - CB</t>
   </si>
   <si>
     <t>#58 Edward Cook - LT</t>
   </si>
   <si>
     <t>#71 Gary Bishop - LG</t>
   </si>
   <si>
     <t>#72 William Ellis - LT</t>
   </si>
   <si>
     <t>#97 Shaun Edwards - RDE</t>
   </si>
   <si>
     <t>12:50</t>
   </si>
   <si>
     <t>Strong I Big TE Deep Corner</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-MIN 35 (12:51) 18-Zachery Mendez pass INTERCEPTED by 55-Antonio Williams at MIN 41. 55-Antonio Williams to MIN 23 for 18 yards. Pressure by 52-David Eubanks.</t>
   </si>
   <si>
     <t>#18 Zachery Mendez - QB</t>
   </si>
   <si>
     <t>#26 Manuel Lee - RB</t>
   </si>
   <si>
-    <t>#40 Bryce Southern - FB</t>
+    <t>#10 Bryce Southern - WR</t>
   </si>
   <si>
     <t>#88 Rudy Stevens - TE</t>
   </si>
   <si>
     <t>#86 Louis Taylor - TE</t>
   </si>
   <si>
     <t>#89 Steven Beeler - WR</t>
   </si>
   <si>
     <t>#69 William Sasse - LT</t>
   </si>
   <si>
     <t>#60 Joseph Vannoy - LG</t>
   </si>
   <si>
     <t>#71 Donald Wolfe - C</t>
   </si>
   <si>
     <t>#64 Wilfredo Vidal - RG</t>
   </si>
   <si>
     <t>#75 Tim Irwin - RT</t>
   </si>
@@ -1142,51 +1142,51 @@
   <si>
     <t>8:14</t>
   </si>
   <si>
     <t>2-10-SEA 25 (8:15) 30-Marion Truong ran to SEA 24 for -1 yards. Tackle by 76-Harold Graham.</t>
   </si>
   <si>
     <t>7:37</t>
   </si>
   <si>
     <t>SEA 24</t>
   </si>
   <si>
     <t>3-11-SEA 24 (7:36) 8-William Richardson ran to SEA 37 for 13 yards. Tackle by 21-Dwight Henderson.</t>
   </si>
   <si>
     <t>6:48</t>
   </si>
   <si>
     <t>SEA 37</t>
   </si>
   <si>
     <t>1-10-SEA 37 (6:47) PENALTY - False Start (SEA 74-Arnoldo Ploof)</t>
   </si>
   <si>
-    <t>#25 Peter Levy - FS</t>
+    <t>#25 Peter Levy - SS</t>
   </si>
   <si>
     <t>6:46</t>
   </si>
   <si>
     <t>1-15-SEA 32 (6:47) 8-William Richardson pass complete to 80-Brandon Barnes to SEA 41 for 9 yards. Tackle by 23-Miles Blankenship.</t>
   </si>
   <si>
     <t>6:10</t>
   </si>
   <si>
     <t>SEA 41</t>
   </si>
   <si>
     <t>Nickel 3-3-5 3 Deep MLB Blitz</t>
   </si>
   <si>
     <t>2-6-SEA 41 (6:09) 30-Marion Truong ran to SEA 39 for -2 yards. Tackle by 54-Fred Warner.</t>
   </si>
   <si>
     <t>5:38</t>
   </si>
   <si>
     <t>SEA 39</t>
   </si>