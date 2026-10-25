--- v0 (2026-09-17)
+++ v1 (2026-10-25)
@@ -434,51 +434,51 @@
   <si>
     <t>Singleback Empty 4 Short Posts</t>
   </si>
   <si>
     <t>Dime Flat Man Cover 1</t>
   </si>
   <si>
     <t>2-10-CHI 19 (14:23) 18-Rudy Cothern sacked at CHI 10 for -8 yards (59-Herbert Hage). Sack allowed by 79-Clinton Greene. 18-Rudy Cothern FUMBLES (59-Herbert Hage) recovered by CHI-18-Rudy Cothern at CHI 6. 18-Rudy Cothern sacked at CHI 6 for -12 yards (67-Tracy Killian). Sack allowed by 63-Michael Gunter.</t>
   </si>
   <si>
     <t>#13 Roger Alexander - WR</t>
   </si>
   <si>
     <t>#19 Ryan Ward - WR</t>
   </si>
   <si>
     <t>#10 James Spinelli - WR</t>
   </si>
   <si>
     <t>#12 Justin Bennett - WR</t>
   </si>
   <si>
     <t>#27 Robert James - CB</t>
   </si>
   <si>
-    <t>#36 Kenneth Tomasini - CB</t>
+    <t>#33 Kenneth Tomasini - CB</t>
   </si>
   <si>
     <t>#20 Robert Ross - FS</t>
   </si>
   <si>
     <t>13:44</t>
   </si>
   <si>
     <t>CHI 6</t>
   </si>
   <si>
     <t>Strong I Big TE Drag</t>
   </si>
   <si>
     <t>Dime Normal Man Cover 1</t>
   </si>
   <si>
     <t>3-23-CHI 6 (13:43) 18-Rudy Cothern pass complete to 5-James Brown to CHI 10 for 3 yards. Tackle by 27-Robert James.</t>
   </si>
   <si>
     <t>13:11</t>
   </si>
   <si>
     <t>CHI 10</t>
   </si>