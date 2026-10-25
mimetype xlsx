--- v0 (2026-09-17)
+++ v1 (2026-10-25)
@@ -632,51 +632,51 @@
   <si>
     <t>#3 Earnest Dean - QB</t>
   </si>
   <si>
     <t>#27 Richard Reding - RB</t>
   </si>
   <si>
     <t>#47 Raymond Lynch - FB</t>
   </si>
   <si>
     <t>#82 Anthony Knowles - TE</t>
   </si>
   <si>
     <t>#18 Darrell Agee - WR</t>
   </si>
   <si>
     <t>#53 Charles Beckham - LT</t>
   </si>
   <si>
     <t>#66 James Johnson - LG</t>
   </si>
   <si>
     <t>#67 Gregory Weller - C</t>
   </si>
   <si>
-    <t>#77 Frederick Tope - RG</t>
+    <t>#78 Frederick Tope - RT</t>
   </si>
   <si>
     <t>#60 Gary Hunter - RT</t>
   </si>
   <si>
     <t>#93 Jeff McGann - DT</t>
   </si>
   <si>
     <t>#56 John Bechtel - MLB</t>
   </si>
   <si>
     <t>#36 Dominic Watson - CB</t>
   </si>
   <si>
     <t>10:34</t>
   </si>
   <si>
     <t>LOS 26</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
   <si>
     <t>Quarter Normal CB5 Blitz</t>
   </si>
@@ -839,51 +839,51 @@
   <si>
     <t>IND 10</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-IND 10 (4:26) 41-John Medley ran to IND 8 for 3 yards. Tackle by 91-John Parente.</t>
   </si>
   <si>
     <t>#41 John Medley - RB</t>
   </si>
   <si>
     <t>#81 Jesse Banks - TE</t>
   </si>
   <si>
     <t>#76 Michael Cohen - RT</t>
   </si>
   <si>
     <t>#91 John Parente - MLB</t>
   </si>
   <si>
-    <t>#51 Jonathan Jay - SLB</t>
+    <t>#55 Jonathan Jay - SLB</t>
   </si>
   <si>
     <t>3:46</t>
   </si>
   <si>
     <t>IND 8</t>
   </si>
   <si>
     <t>Singleback Slot Strong Skinny Posts</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>2-7-IND 8 (3:45) 3-Earnest Dean pass complete to 12-Max Turner for 8 yards. TOUCHDOWN! LOS 6 IND 6</t>
   </si>
   <si>
     <t>3:41</t>
   </si>
   <si>
     <t>IND 15</t>
   </si>
   <si>
     <t>(3:42) Extra point GOOD by 13-Bobby Montez. LOS 7 IND 6</t>
   </si>