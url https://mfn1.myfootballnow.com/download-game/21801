--- v0 (2026-09-17)
+++ v1 (2026-10-25)
@@ -302,93 +302,93 @@
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Edward Davis kicks 75 yards from SFO 35 to DET -10. Touchback.</t>
   </si>
   <si>
     <t>#38 Jeffrey Robinson - RB</t>
   </si>
   <si>
     <t>#1 Edward Kittel - FS</t>
   </si>
   <si>
     <t>#48 Edward Santoro - SS</t>
   </si>
   <si>
     <t>#71 Paul Hilton - RDE</t>
   </si>
   <si>
     <t>#99 Randall Rivera - MLB</t>
   </si>
   <si>
-    <t>#46 Thomas Hahn - SS</t>
-[...5 lines deleted...]
-    <t>#57 Jeff Vaughn - DT</t>
+    <t>#37 Thomas Hahn - SS</t>
+  </si>
+  <si>
+    <t>#59 Paul Carlucci - RDE</t>
+  </si>
+  <si>
+    <t>#98 Jeff Vaughn - DT</t>
   </si>
   <si>
     <t>#67 Richard Shah - RDE</t>
   </si>
   <si>
     <t>#66 Richard Taliaferro - DT</t>
   </si>
   <si>
     <t>#22 Clyde Rosario - CB</t>
   </si>
   <si>
     <t>#3 Edward Davis - K</t>
   </si>
   <si>
     <t>DET</t>
   </si>
   <si>
     <t>DET 25</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>1-10-DET 25 (15:00) 23-Kenneth Watson ran to DET 26 for 1 yards. Tackle by 53-Charles Covington.</t>
   </si>
   <si>
     <t>#5 Richard Bodden - QB</t>
   </si>
   <si>
     <t>#23 Kenneth Watson - RB</t>
   </si>
   <si>
-    <t>#25 Joe Speece - FB</t>
+    <t>#22 Joe Speece - FB</t>
   </si>
   <si>
     <t>#81 David Lewellyn - TE</t>
   </si>
   <si>
     <t>#80 Jason Myers - WR</t>
   </si>
   <si>
     <t>#79 Kim Allen - LT</t>
   </si>
   <si>
     <t>#53 Bryan Vasquez - LG</t>
   </si>
   <si>
     <t>#56 Ernest Cavanaugh - C</t>
   </si>
   <si>
     <t>#76 Harvey Eliason - RG</t>
   </si>
   <si>
     <t>#52 Jimmy Degregorio - RT</t>
   </si>
   <si>
     <t>#96 Ramon Gaines - LDE</t>
   </si>
@@ -533,51 +533,51 @@
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-6-SFO 48 (10:37) 17-Melvin Rice punts 43 yards to SFO 5.</t>
   </si>
   <si>
     <t>#17 Melvin Rice - P</t>
   </si>
   <si>
     <t>#62 Thomas Moore - C</t>
   </si>
   <si>
     <t>#19 Travis McMillin - WR</t>
   </si>
   <si>
     <t>#45 Donald Reed - CB</t>
   </si>
   <si>
     <t>#21 Adam Moore - FS</t>
   </si>
   <si>
     <t>#50 Lon Marchetti - RG</t>
   </si>
   <si>
-    <t>#57 Zane Hall - MLB</t>
+    <t>#94 Zane Hall - MLB</t>
   </si>
   <si>
     <t>10:26</t>
   </si>
   <si>
     <t>SFO 5</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-SFO 5 (10:27) 15-David Mortenson pass complete to 85-James White to SFO 7 for 2 yards. Tackle by 48-Edward Santoro. SFO 85-James White was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#15 David Mortenson - QB</t>
   </si>
   <si>
     <t>#41 Albert Turner - RB</t>
   </si>
   <si>
     <t>#20 Jeramy Wagoner - RB</t>
   </si>