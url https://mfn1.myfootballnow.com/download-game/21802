--- v0 (2026-09-17)
+++ v1 (2026-10-25)
@@ -293,72 +293,72 @@
   <si>
     <t>LV has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>GBY</t>
   </si>
   <si>
     <t>GBY 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Michael Dockery kicks 75 yards from GBY 35 to LV -10. Touchback.</t>
   </si>
   <si>
     <t>#86 Willie Hill - WR</t>
   </si>
   <si>
     <t>#96 Junior Garza - WLB</t>
   </si>
   <si>
-    <t>#45 William Donnelly - WLB</t>
+    <t>#54 William Donnelly - WLB</t>
   </si>
   <si>
     <t>#30 Brian Cobb - CB</t>
   </si>
   <si>
     <t>#53 James Free - WLB</t>
   </si>
   <si>
     <t>#31 Robert Polley - SS</t>
   </si>
   <si>
     <t>#49 Coleman Cooper - FS</t>
   </si>
   <si>
     <t>#44 Ryan Myers - CB</t>
   </si>
   <si>
     <t>#37 Steven Forbes - CB</t>
   </si>
   <si>
-    <t>#26 William Shell - CB</t>
+    <t>#40 William Shell - FS</t>
   </si>
   <si>
     <t>#94 David Spencer - WLB</t>
   </si>
   <si>
     <t>#3 Michael Dockery - K</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>LV 25</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-LV 25 (15:00) 83-Brian Beam ran to LV 30 for 5 yards. Tackle by 92-Edward Dominguez.</t>
   </si>
   <si>
     <t>#16 Ronnie Pepin - QB</t>
   </si>
@@ -380,90 +380,90 @@
   <si>
     <t>#74 Joe Hall - LT</t>
   </si>
   <si>
     <t>#61 William Zavala - LG</t>
   </si>
   <si>
     <t>#57 Williams Lipe - C</t>
   </si>
   <si>
     <t>#63 John Gerber - RG</t>
   </si>
   <si>
     <t>#67 Peter Check - RT</t>
   </si>
   <si>
     <t>#94 Shane Frakes - LDE</t>
   </si>
   <si>
     <t>#65 Raymond Solomon - DT</t>
   </si>
   <si>
     <t>#93 Lyle Gleason - RDE</t>
   </si>
   <si>
-    <t>#52 Mark Stevens - SLB</t>
+    <t>#92 Mark Stevens - SLB</t>
   </si>
   <si>
     <t>#92 Edward Dominguez - MLB</t>
   </si>
   <si>
     <t>#90 Joey Healy - WLB</t>
   </si>
   <si>
     <t>#24 Jason Estes - CB</t>
   </si>
   <si>
     <t>#34 Robert Saddler - CB</t>
   </si>
   <si>
     <t>#41 James Nielsen - CB</t>
   </si>
   <si>
     <t>#48 Michael Mauricio - SS</t>
   </si>
   <si>
     <t>#33 Edward Stone - FS</t>
   </si>
   <si>
     <t>14:26</t>
   </si>
   <si>
     <t>LV 30</t>
   </si>
   <si>
     <t>Singleback Normal Hitch Corner</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>2-5-LV 30 (14:25) 16-Ronnie Pepin pass complete to 80-Troy Katcher to LV 31 for 2 yards. Tackle by 34-Robert Saddler. GBY 65-Raymond Solomon was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#95 Albert Werner - LDE</t>
+    <t>#70 Albert Werner - LDE</t>
   </si>
   <si>
     <t>13:47</t>
   </si>
   <si>
     <t>LV 31</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>3-4-LV 31 (13:46) 82-Thomas Young FUMBLES recovered by LV-16-Ronnie Pepin to LV 26 for 2 yards. Tackle by 94-Shane Frakes.</t>
   </si>
   <si>
     <t>#82 Thomas Young - RB</t>
   </si>
   <si>
     <t>#85 Chris Pak - WR</t>
   </si>
   <si>
     <t>#60 Andrew Talbert - C</t>
   </si>
   <si>
     <t>#50 Dave Snead - RDE</t>
   </si>
@@ -521,54 +521,54 @@
   <si>
     <t>#11 Rodger Streetman - QB</t>
   </si>
   <si>
     <t>#28 James Moran - RB</t>
   </si>
   <si>
     <t>#80 Julio Alger - TE</t>
   </si>
   <si>
     <t>#88 Kevin Nelson - TE</t>
   </si>
   <si>
     <t>#12 Paul McMillan - WR</t>
   </si>
   <si>
     <t>#71 Thomas Rhodes - LT</t>
   </si>
   <si>
     <t>#74 Jose Seaman - LG</t>
   </si>
   <si>
     <t>#60 Ali Kelley - C</t>
   </si>
   <si>
-    <t>#61 Orlando Miller - RG</t>
-[...2 lines deleted...]
-    <t>#66 Gordon Brickley - LT</t>
+    <t>#56 Orlando Miller - RG</t>
+  </si>
+  <si>
+    <t>#68 Gordon Brickley - LT</t>
   </si>
   <si>
     <t>#72 Michael Bowman - LDE</t>
   </si>
   <si>
     <t>#95 William Cleveland - DT</t>
   </si>
   <si>
     <t>#90 Eric Schmitt - LDE</t>
   </si>
   <si>
     <t>#79 Raymond Holly - RDE</t>
   </si>
   <si>
     <t>#56 Bruce Gregory - SLB</t>
   </si>
   <si>
     <t>12:27</t>
   </si>
   <si>
     <t>GBY 44</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FB In</t>
   </si>