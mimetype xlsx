--- v0 (2026-09-17)
+++ v1 (2026-10-25)
@@ -296,120 +296,120 @@
   <si>
     <t>TEN</t>
   </si>
   <si>
     <t>TEN 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 10-Robert Ho kicks 72 yards from TEN 35 to HOU -7. Touchback.</t>
   </si>
   <si>
     <t>#10 Christopher Gaither - WR</t>
   </si>
   <si>
     <t>#54 Benjamin Tramel - SLB</t>
   </si>
   <si>
     <t>#55 Paul Burke - WLB</t>
   </si>
   <si>
-    <t>#46 Andre Bolden - FS</t>
+    <t>#29 Andre Bolden - FS</t>
   </si>
   <si>
     <t>#99 Roberto Park - RDE</t>
   </si>
   <si>
     <t>#74 Emery Cleveland - DT</t>
   </si>
   <si>
     <t>#2 Robert Lamberton - FS</t>
   </si>
   <si>
     <t>#96 Kyle Foote - WLB</t>
   </si>
   <si>
     <t>#69 Donald Daye - LDE</t>
   </si>
   <si>
     <t>#57 Paul Otis - SLB</t>
   </si>
   <si>
-    <t>#91 Charles Hensley - RDE</t>
+    <t>#91 Charles Hensley - LDE</t>
   </si>
   <si>
     <t>#10 Robert Ho - K</t>
   </si>
   <si>
     <t>HOU</t>
   </si>
   <si>
     <t>HOU 25</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>1-10-HOU 25 (15:00) 36-Johnny Walls ran to HOU 27 for 2 yards. Tackle by 91-Kenneth Bingham.</t>
   </si>
   <si>
     <t>#17 William Akins - QB</t>
   </si>
   <si>
-    <t>#36 Johnny Walls - RB</t>
+    <t>#42 Johnny Walls - RB</t>
   </si>
   <si>
     <t>#87 Anthony Ulrich - TE</t>
   </si>
   <si>
     <t>#13 Larry Santos - WR</t>
   </si>
   <si>
     <t>#15 Marcus Barron - WR</t>
   </si>
   <si>
     <t>#64 John Harris - LG</t>
   </si>
   <si>
     <t>#63 Fred Lane - LG</t>
   </si>
   <si>
     <t>#78 Robert Williams - C</t>
   </si>
   <si>
     <t>#79 Anton Ouellette - RG</t>
   </si>
   <si>
-    <t>#67 Douglas Landry - RT</t>
+    <t>#67 Douglas Landry - LG</t>
   </si>
   <si>
     <t>#53 Justin Norris - LDE</t>
   </si>
   <si>
     <t>#68 Raul Paige - MLB</t>
   </si>
   <si>
     <t>#77 Philip Beggs - DT</t>
   </si>
   <si>
     <t>#59 Thomas Hoff - DT</t>
   </si>
   <si>
     <t>#99 Daniel Johnson - SLB</t>
   </si>
   <si>
     <t>#57 Clay Turbeville - SLB</t>
   </si>
   <si>
     <t>#96 Javier Cox - MLB</t>
   </si>
   <si>
     <t>#91 Kenneth Bingham - WLB</t>
   </si>
@@ -548,66 +548,66 @@
   <si>
     <t>TEN 25</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>3-8-TEN 25 (9:52) 17-William Akins pass complete to 10-Christopher Gaither to TEN 21 for 4 yards. Tackle by 42-Fred Dennis.</t>
   </si>
   <si>
     <t>9:15</t>
   </si>
   <si>
     <t>TEN 21</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-5-TEN 21 (9:14) 18-Billy Quevedo 40 yard field goal is NO GOOD. (Wide Right)</t>
   </si>
   <si>
-    <t>#14 Wallace Haskins - QB</t>
+    <t>#8 Wallace Haskins - QB</t>
   </si>
   <si>
     <t>#18 Billy Quevedo - K</t>
   </si>
   <si>
-    <t>#50 Michael Flores - RG</t>
+    <t>#50 Michael Flores - LG</t>
   </si>
   <si>
     <t>#65 Jared Rundle - RT</t>
   </si>
   <si>
     <t>#51 Evan Bridges - C</t>
   </si>
   <si>
-    <t>#58 David Goodwin - LG</t>
+    <t>#58 David Goodwin - RG</t>
   </si>
   <si>
     <t>#65 William King - LDE</t>
   </si>
   <si>
     <t>#55 Frank Paul - DT</t>
   </si>
   <si>
     <t>9:10</t>
   </si>
   <si>
     <t>TEN 28</t>
   </si>
   <si>
     <t>Singleback Big HB Pitch Weak</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>1-10-TEN 28 (9:11) 84-Leonard Culpepper ran to TEN 31 for 2 yards. Tackle by 96-Kyle Foote. HOU 74-Emery Cleveland was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#3 Robert Robinson - QB</t>
   </si>
@@ -620,51 +620,51 @@
   <si>
     <t>#81 James Blankenship - TE</t>
   </si>
   <si>
     <t>#21 Samuel Burke - WR</t>
   </si>
   <si>
     <t>#12 Gustavo Alexander - WR</t>
   </si>
   <si>
     <t>#60 Stephen Cunningham - LT</t>
   </si>
   <si>
     <t>#71 Jose Sanches - LG</t>
   </si>
   <si>
     <t>#78 Michael Rollin - C</t>
   </si>
   <si>
     <t>#63 Harlan Mills - RG</t>
   </si>
   <si>
     <t>#62 James Flores - RT</t>
   </si>
   <si>
-    <t>#71 Robert Harmon - DT</t>
+    <t>#95 Robert Harmon - DT</t>
   </si>
   <si>
     <t>#59 Jack Harris - MLB</t>
   </si>
   <si>
     <t>#44 Dennis Mears - CB</t>
   </si>
   <si>
     <t>#21 Antonio Cromartie - CB</t>
   </si>
   <si>
     <t>8:36</t>
   </si>
   <si>
     <t>TEN 31</t>
   </si>
   <si>
     <t>I Formation Twin WR HB Counter Middle</t>
   </si>
   <si>
     <t>4-3 Normal SS Blitz</t>
   </si>
   <si>
     <t>2-8-TEN 31 (8:35) 84-Leonard Culpepper ran to TEN 37 for 6 yards. Tackle by 21-Antonio Cromartie.</t>
   </si>
@@ -1175,51 +1175,51 @@
   <si>
     <t>I Formation Power HB Sweep Weak</t>
   </si>
   <si>
     <t>1-10-HOU 14 (4:03) 84-Leonard Culpepper ran to HOU 5 for 9 yards. Tackle by 21-Antonio Cromartie. TEN 63-Harlan Mills was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>3:28</t>
   </si>
   <si>
     <t>HOU 5</t>
   </si>
   <si>
     <t>I Formation Twin WR Slot Out</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>2-1-HOU 5 (3:27) 3-Robert Robinson pass INTERCEPTED by 96-Kyle Foote at HOU -6. 96-Kyle Foote for 1 yards. Tackle by 80-Richard Evans. Touchback. Pressure by 2-Robert Lamberton.</t>
   </si>
   <si>
     <t>#75 David McClain - RG</t>
   </si>
   <si>
-    <t>#35 Willard Beattie - FS</t>
+    <t>#48 Willard Beattie - FS</t>
   </si>
   <si>
     <t>3:21</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>1-10-HOU 20 (3:22) 17-William Akins pass complete to 87-Anthony Ulrich to HOU 38 for 18 yards. Tackle by 36-Mark Porter. 87-Anthony Ulrich made a great move on the CB.</t>
   </si>
   <si>
     <t>2:39</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Corner Long</t>
   </si>
   <si>
     <t>1-10-HOU 38 (2:38) 17-William Akins sacked at HOU 30 for -8 yards (53-Justin Norris). Sack allowed by 79-Anton Ouellette. 79-Anton Ouellette was completely beat on that play.</t>
   </si>
   <si>
     <t>2:35</t>
   </si>
   <si>
     <t>2:00</t>
   </si>
@@ -2228,51 +2228,51 @@
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="32.992" bestFit="true" customWidth="true" style="0"/>