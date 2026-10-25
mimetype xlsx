--- v0 (2026-09-17)
+++ v1 (2026-10-25)
@@ -359,60 +359,60 @@
   <si>
     <t>1-10-CAR 25 (15:00) 28-Jason Thigpen ran to CAR 35 for 10 yards. Tackle by 33-Francis Escobedo.</t>
   </si>
   <si>
     <t>#15 George Ruch - QB</t>
   </si>
   <si>
     <t>#28 Jason Thigpen - RB</t>
   </si>
   <si>
     <t>#44 Larry Rodriguez - FB</t>
   </si>
   <si>
     <t>#84 David Stephenson - TE</t>
   </si>
   <si>
     <t>#88 Brent Stine - WR</t>
   </si>
   <si>
     <t>#82 Charles Ferguson - WR</t>
   </si>
   <si>
     <t>#71 Joshua Tomas - LT</t>
   </si>
   <si>
-    <t>#64 Robert Heiden - LG</t>
+    <t>#74 Robert Heiden - RT</t>
   </si>
   <si>
     <t>#54 Jimmy Carter - C</t>
   </si>
   <si>
     <t>#62 Corey Beam - RG</t>
   </si>
   <si>
-    <t>#74 Tom Denson - RT</t>
+    <t>#66 Tom Denson - LG</t>
   </si>
   <si>
     <t>#78 John Herzog - LDE</t>
   </si>
   <si>
     <t>#99 James Gupta - DT</t>
   </si>
   <si>
     <t>#96 Jack Vallo - DT</t>
   </si>
   <si>
     <t>#52 Don Lilly - LDE</t>
   </si>
   <si>
     <t>#58 Morris Fraise - SLB</t>
   </si>
   <si>
     <t>#98 Mark Roberts - MLB</t>
   </si>
   <si>
     <t>#94 Orville Sapp - WLB</t>
   </si>
   <si>
     <t>#32 David Harris - CB</t>
   </si>
@@ -473,51 +473,51 @@
   <si>
     <t>NOS 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(13:19) Extra point GOOD by 2-William Abraham. CAR 7 NOS 0</t>
   </si>
   <si>
     <t>#1 Richard Garcia - P</t>
   </si>
   <si>
     <t>#2 William Abraham - K</t>
   </si>
   <si>
     <t>#55 Stephen Quam - C</t>
   </si>
   <si>
     <t>#65 Charles Fairbanks - LG</t>
   </si>
   <si>
-    <t>#77 Rayford Hall - RT</t>
+    <t>#64 Rayford Hall - RG</t>
   </si>
   <si>
     <t>#95 Joe Green - SLB</t>
   </si>
   <si>
     <t>#51 Michael Houle - SLB</t>
   </si>
   <si>
     <t>#91 Randall Nadeau - MLB</t>
   </si>
   <si>
     <t>#67 John Maurer - DT</t>
   </si>
   <si>
     <t>#97 John Hemphill - WLB</t>
   </si>
   <si>
     <t>(13:19) 2-William Abraham kicks 72 yards from CAR 35 to NOS -7. Touchback.</t>
   </si>
   <si>
     <t>#41 Glenn Hunt - RB</t>
   </si>
   <si>
     <t>#72 Richard Ristau - LDE</t>
   </si>
@@ -539,57 +539,57 @@
   <si>
     <t>#17 Rodolfo Militello - WR</t>
   </si>
   <si>
     <t>#40 Moises Pantoja - FB</t>
   </si>
   <si>
     <t>#88 George Morgan - TE</t>
   </si>
   <si>
     <t>#82 John Clay - TE</t>
   </si>
   <si>
     <t>#81 Frank Johnson - TE</t>
   </si>
   <si>
     <t>#62 James Hall - LT</t>
   </si>
   <si>
     <t>#50 John Wright - LG</t>
   </si>
   <si>
     <t>#68 John Merriweather - C</t>
   </si>
   <si>
-    <t>#60 Frank Park - RG</t>
+    <t>#73 Frank Park - RG</t>
   </si>
   <si>
     <t>#57 David Palacio - LG</t>
   </si>
   <si>
-    <t>#56 David Ganey - SLB</t>
+    <t>#56 David Ganey - WLB</t>
   </si>
   <si>
     <t>#48 Mike Montano - SS</t>
   </si>
   <si>
     <t>#46 Marshall Roberson - FS</t>
   </si>
   <si>
     <t>12:46</t>
   </si>
   <si>
     <t>NOS 32</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>46 Normal Inside Blitz</t>
   </si>
   <si>
     <t>2-3-NOS 32 (12:45) 17-Rodolfo Militello ran to NOS 34 for 2 yards. Tackle by 56-David Ganey.</t>
   </si>
   <si>
     <t>#65 William Vandyke - LT</t>
   </si>
@@ -686,54 +686,54 @@
   <si>
     <t>2-6-CAR 43 (8:48) 9-John Koch pass Pass knocked down by 56-David Ganey. incomplete, intended for 48-Matthew Adkins. Pressure by 94-Jason Jones.</t>
   </si>
   <si>
     <t>8:42</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>3-6-CAR 43 (8:43) 9-John Koch pass incomplete, the ball was thrown away. Pressure by 62-Ralph Garcia.</t>
   </si>
   <si>
     <t>8:38</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-6-CAR 43 (8:39) 7-Gary Anderson punts 47 yards to CAR -4.4-6-CAR 43 (8:39) 7-Gary Anderson punts 47 yards to CAR -4. Touchback.</t>
   </si>
   <si>
-    <t>#7 Gary Anderson - P</t>
-[...2 lines deleted...]
-    <t>#92 Leroy Darling - WLB</t>
+    <t>#12 Gary Anderson - P</t>
+  </si>
+  <si>
+    <t>#92 Leroy Darling - SLB</t>
   </si>
   <si>
     <t>#79 Ron Johnston - C</t>
   </si>
   <si>
     <t>#56 David Ross - LT</t>
   </si>
   <si>
     <t>8:30</t>
   </si>
   <si>
     <t>CAR 20</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-CAR 20 (8:31) 15-George Ruch pass complete to 81-Scott Martino to NOS 32 for 48 yards. Tackle by 27-Bill Denton. 81-Scott Martino made a great move on the CB. Pressure by 78-John Herzog.</t>
   </si>
   <si>
     <t>7:46</t>
   </si>
   <si>
     <t>I Formation Normal TE Flag</t>
   </si>
@@ -1484,51 +1484,51 @@
   <si>
     <t>(6:15) Extra point GOOD by 2-William Abraham. CAR 42 NOS 10</t>
   </si>
   <si>
     <t>(6:15) 2-William Abraham kicks 75 yards from CAR 35 to NOS -10. Touchback.</t>
   </si>
   <si>
     <t>1-10-NOS 25 (6:15) 9-John Koch pass complete to 82-John Clay to NOS 43 for 18 yards. Tackle by 56-David Ganey.</t>
   </si>
   <si>
     <t>5:33</t>
   </si>
   <si>
     <t>NOS 43</t>
   </si>
   <si>
     <t>1-10-NOS 43 (5:32) 9-John Koch pass incomplete, the ball was thrown away. Pressure by 68-Bob Nance.</t>
   </si>
   <si>
     <t>5:26</t>
   </si>
   <si>
     <t>2-10-NOS 43 (5:27) 9-John Koch pass incomplete, intended for 80-Chet Lowman. Pressure by 98-Joseph Olson. CAR 94-Jason Jones was injured on the play. He looks like he should be able to return. PENALTY - Pass Interference (CAR 46-Marshall Roberson) PENALTY - Holding (NOS 62-James Hall) - Penalties offset, replay down.</t>
   </si>
   <si>
-    <t>#80 Chet Lowman - WR</t>
+    <t>#10 Chet Lowman - WR</t>
   </si>
   <si>
     <t>#30 Terry Barrientos - CB</t>
   </si>
   <si>
     <t>5:22</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>2-10-NOS 43 (5:23) 17-Rodolfo Militello ran to NOS 45 for 2 yards. Tackle by 92-Leroy Darling.</t>
   </si>
   <si>
     <t>4:42</t>
   </si>
   <si>
     <t>3-8-NOS 45 (4:41) 9-John Koch sacked at NOS 38 for -8 yards (68-Bob Nance). Sack allowed by 60-Frank Park. NOS 9-John Koch was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>4:07</t>
   </si>
   <si>
     <t>NOS 38</t>
   </si>
@@ -1673,51 +1673,51 @@
   <si>
     <t>11:59</t>
   </si>
   <si>
     <t>1-10-CAR 49 (11:58) 9-John Koch pass incomplete, the ball was thrown away. Pressure by 68-Bob Nance. PENALTY - Facemask (CAR 68-Bob Nance)</t>
   </si>
   <si>
     <t>11:53</t>
   </si>
   <si>
     <t>CAR 34</t>
   </si>
   <si>
     <t>1-10-CAR 34 (11:54) 9-John Koch pass incomplete, the ball was thrown away. Pressure by 62-Ralph Garcia.</t>
   </si>
   <si>
     <t>11:48</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Curl</t>
   </si>
   <si>
     <t>2-10-CAR 34 (11:49) 9-John Koch pass complete to 17-Rodolfo Militello to CAR 29 for 5 yards. Tackle by 26-Chad Johnson.</t>
   </si>
   <si>
-    <t>#42 Joseph Young - FS</t>
+    <t>#49 Joseph Young - SS</t>
   </si>
   <si>
     <t>11:27</t>
   </si>
   <si>
     <t>3-5-CAR 29 (11:26) 9-John Koch pass incomplete, the ball was thrown away. Pressure by 72-Christopher Contreras.</t>
   </si>
   <si>
     <t>4-5-CAR 29 (11:22) 18-Moses Albert 47 yard field goal is GOOD. CAR 49 NOS 13</t>
   </si>
   <si>
     <t>11:17</t>
   </si>
   <si>
     <t>(11:18) 18-Moses Albert kicks 75 yards from NOS 35 to CAR -10. Touchback.</t>
   </si>
   <si>
     <t>1-10-CAR 25 (11:18) 28-Jason Thigpen ran to CAR 35 for 10 yards. Tackle by 25-Edward Okeefe.</t>
   </si>
   <si>
     <t>10:41</t>
   </si>
   <si>
     <t>1-10-CAR 35 (10:40) 21-Andrew Wu ran to CAR 43 for 8 yards. Tackle by 33-Francis Escobedo.</t>
   </si>