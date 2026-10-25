--- v0 (2026-09-17)
+++ v1 (2026-10-25)
@@ -290,129 +290,129 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>ATL has won the toss and elected to defer.</t>
   </si>
   <si>
     <t>ATL</t>
   </si>
   <si>
     <t>ATL 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 4-Thomas Bennett kicks 75 yards from ATL 35 to TBY -10. Touchback.</t>
   </si>
   <si>
     <t>#21 Ryan Clover - RB</t>
   </si>
   <si>
-    <t>#37 Gregory Mitchell - CB</t>
+    <t>#33 Gregory Mitchell - CB</t>
   </si>
   <si>
     <t>#59 Daniel Roberts - WLB</t>
   </si>
   <si>
     <t>#92 Randy Elliott - RDE</t>
   </si>
   <si>
-    <t>#48 Andrew Prim - CB</t>
-[...5 lines deleted...]
-    <t>#40 Richard House - CB</t>
+    <t>#44 Andrew Prim - CB</t>
+  </si>
+  <si>
+    <t>#45 Bobby Myers - WLB</t>
+  </si>
+  <si>
+    <t>#41 Richard House - CB</t>
   </si>
   <si>
     <t>#42 Marion Thomas - CB</t>
   </si>
   <si>
     <t>#32 Marshall Campos - CB</t>
   </si>
   <si>
-    <t>#49 Victor Martin - CB</t>
+    <t>#48 Victor Martin - CB</t>
   </si>
   <si>
     <t>#38 Edward Burkhalter - CB</t>
   </si>
   <si>
     <t>#4 Thomas Bennett - K</t>
   </si>
   <si>
     <t>TBY</t>
   </si>
   <si>
     <t>TBY 25</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-TBY 25 (15:00) 20-Lee Fyffe ran to TBY 26 for 1 yards. Tackle by 93-Peter Johnson. 61-William Hampton totally missed that block.</t>
   </si>
   <si>
     <t>#9 Carl Hagen - QB</t>
   </si>
   <si>
     <t>#20 Lee Fyffe - RB</t>
   </si>
   <si>
     <t>#29 Timothy Gillespie - FB</t>
   </si>
   <si>
     <t>#80 Michael Springer - TE</t>
   </si>
   <si>
     <t>#11 Benjamin Nguyen - WR</t>
   </si>
   <si>
     <t>#13 Tom Mauney - WR</t>
   </si>
   <si>
     <t>#72 Joshua McLaurin - LT</t>
   </si>
   <si>
     <t>#64 Tracy Kelly - LG</t>
   </si>
   <si>
-    <t>#61 William Hampton - C</t>
+    <t>#67 William Hampton - LG</t>
   </si>
   <si>
     <t>#65 Robert Hilton - RG</t>
   </si>
   <si>
-    <t>#78 Christopher Castillo - RT</t>
+    <t>#73 Christopher Castillo - RT</t>
   </si>
   <si>
     <t>#96 George Rogers - LDE</t>
   </si>
   <si>
     <t>#97 Jeffrey Torres - DT</t>
   </si>
   <si>
     <t>#93 Peter Johnson - DT</t>
   </si>
   <si>
     <t>#94 Jose Scott - RDE</t>
   </si>
   <si>
     <t>#56 Rayford Russell - SLB</t>
   </si>
   <si>
     <t>#44 Devin Davis - MLB</t>
   </si>
   <si>
     <t>#51 Christopher Thorpe - WLB</t>
   </si>
   <si>
     <t>#21 Kevin Kohn - CB</t>
   </si>
@@ -491,138 +491,138 @@
   <si>
     <t>Singleback Big WR Deep</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>3-20-TBY 30 (12:26) 9-Carl Hagen pass incomplete, dropped by 13-Tom Mauney. Pressure by 96-George Rogers. 46-Chris Douglas got away with a hold on that play.</t>
   </si>
   <si>
     <t>12:21</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-20-TBY 30 (12:22) 1-Matthew Blankenship punts 42 yards to ATL 28. Fair Catch by 84-Gerald Lopez.</t>
   </si>
   <si>
     <t>#1 Matthew Blankenship - P</t>
   </si>
   <si>
-    <t>#60 Fred Billings - C</t>
+    <t>#61 Fred Billings - C</t>
   </si>
   <si>
     <t>#84 Gerald Lopez - WR</t>
   </si>
   <si>
-    <t>#52 James Dodson - MLB</t>
-[...2 lines deleted...]
-    <t>#88 Thomas Stutler - WR</t>
+    <t>#95 James Dodson - MLB</t>
+  </si>
+  <si>
+    <t>#14 Thomas Stutler - WR</t>
   </si>
   <si>
     <t>#85 Chris Aguirre - TE</t>
   </si>
   <si>
     <t>#68 Eugene Lawrence - RG</t>
   </si>
   <si>
     <t>#66 Eddie Bright - RG</t>
   </si>
   <si>
     <t>#95 Bob Parsons - RDE</t>
   </si>
   <si>
     <t>#58 James Wildman - SLB</t>
   </si>
   <si>
     <t>12:14</t>
   </si>
   <si>
     <t>ATL 28</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-ATL 28 (12:15) 24-Daniel Crawford ran to ATL 29 for 1 yards. Tackle by 91-Alfonso White.</t>
   </si>
   <si>
     <t>#11 Brian Kolb - QB</t>
   </si>
   <si>
     <t>#24 Daniel Crawford - RB</t>
   </si>
   <si>
     <t>#39 Joseph Taylor - FB</t>
   </si>
   <si>
     <t>#11 Dale Grist - WR</t>
   </si>
   <si>
     <t>#89 George Wheeler - WR</t>
   </si>
   <si>
-    <t>#75 Donald Stjohn - LT</t>
+    <t>#65 Donald Stjohn - LT</t>
   </si>
   <si>
     <t>#50 Brian Smith - LG</t>
   </si>
   <si>
     <t>#79 Merle Robinson - C</t>
   </si>
   <si>
     <t>#75 Miguel Hill - RG</t>
   </si>
   <si>
     <t>#71 Stephen Gowdy - RT</t>
   </si>
   <si>
-    <t>#90 Kevin Barnes - LDE</t>
+    <t>#94 Kevin Barnes - LDE</t>
   </si>
   <si>
     <t>#99 John Jackson - DT</t>
   </si>
   <si>
-    <t>#98 David Vandeusen - DT</t>
+    <t>#96 David Vandeusen - DT</t>
   </si>
   <si>
     <t>#91 Alfonso White - RDE</t>
   </si>
   <si>
-    <t>#56 John Quarterman - WLB</t>
-[...2 lines deleted...]
-    <t>#50 Anthony Sipple - MLB</t>
+    <t>#50 John Quarterman - MLB</t>
+  </si>
+  <si>
+    <t>#55 Anthony Sipple - WLB</t>
   </si>
   <si>
     <t>#57 Raul Kennedy - WLB</t>
   </si>
   <si>
     <t>#35 John Patterson - CB</t>
   </si>
   <si>
     <t>11:43</t>
   </si>
   <si>
     <t>ATL 29</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>46 Normal Weak Blitz</t>
   </si>
   <si>
     <t>2-9-ATL 29 (11:42) 24-Daniel Crawford ran to ATL 30 for 1 yards. Tackle by 99-John Jackson.</t>
   </si>
   <si>
     <t>#47 James McGahey - RB</t>
   </si>
@@ -1169,51 +1169,51 @@
   <si>
     <t>2-10-ATL 25 (5:32) 11-Brian Kolb pass complete to 24-Daniel Crawford to ATL 21 for -4 yards. Tackle by 49-Victor Martin.</t>
   </si>
   <si>
     <t>4:54</t>
   </si>
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
   <si>
     <t>3-14-ATL 21 (4:53) 11-Brian Kolb pass incomplete, the ball was thrown away. Pressure by 91-Alfonso White.</t>
   </si>
   <si>
     <t>4:48</t>
   </si>
   <si>
     <t>4-14-ATL 21 (4:49) 13-Bruce Welch punts 47 yards to TBY 31. Fair Catch by 13-Tom Mauney.</t>
   </si>
   <si>
     <t>4:41</t>
   </si>
   <si>
     <t>1-10-TBY 31 (4:42) 20-Lee Fyffe ran to TBY 32 for a short gain. Tackle by 51-Christopher Thorpe.</t>
   </si>
   <si>
-    <t>#75 Harry Brown - RT</t>
+    <t>#75 Harry Brown - LG</t>
   </si>
   <si>
     <t>4:05</t>
   </si>
   <si>
     <t>2-10-TBY 32 (4:04) 9-Carl Hagen pass complete to 80-Michael Springer to TBY 43 for 11 yards. Tackle by 51-Christopher Thorpe.</t>
   </si>
   <si>
     <t>3:25</t>
   </si>
   <si>
     <t>TBY 43</t>
   </si>
   <si>
     <t>1-10-TBY 43 (3:24) 20-Lee Fyffe ran to TBY 46 for 3 yards. Tackle by 97-Jeffrey Torres. ATL 97-Jeffrey Torres was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>2:51</t>
   </si>
   <si>
     <t>TBY 46</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
@@ -1685,51 +1685,51 @@
   <si>
     <t>TBY 34</t>
   </si>
   <si>
     <t>2-9-TBY 34 (9:41) 47-James McGahey ran to TBY 36 for -1 yards. Tackle by 57-Raul Kennedy.</t>
   </si>
   <si>
     <t>9:05</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Strong Deep</t>
   </si>
   <si>
     <t>3-10-TBY 36 (9:04) 11-Brian Kolb pass complete to 84-Gerald Lopez to TBY 28 for 7 yards. Tackle by 35-John Patterson. 84-Gerald Lopez breaks down the CB.</t>
   </si>
   <si>
     <t>8:28</t>
   </si>
   <si>
     <t>4-3-TBY 28 (8:27) 4-Thomas Bennett 47 yard field goal is GOOD. TBY 17 ATL 6</t>
   </si>
   <si>
     <t>#58 Mathew McDonald - WLB</t>
   </si>
   <si>
-    <t>#94 William George - DT</t>
+    <t>#79 William George - DT</t>
   </si>
   <si>
     <t>8:22</t>
   </si>
   <si>
     <t>(8:23) 4-Thomas Bennett kicks 75 yards from ATL 35 to TBY -10. Touchback.</t>
   </si>
   <si>
     <t>1-10-TBY 25 (8:23) 26-Christian Chun ran to TBY 26 for 1 yards. Tackle by 97-Jeffrey Torres.</t>
   </si>
   <si>
     <t>7:47</t>
   </si>
   <si>
     <t>2-9-TBY 26 (7:46) 9-Carl Hagen pass complete to 80-Michael Springer to TBY 28 for 2 yards. Tackle by 46-Chris Douglas.</t>
   </si>
   <si>
     <t>7:12</t>
   </si>
   <si>
     <t>3-7-TBY 28 (7:11) 9-Carl Hagen pass complete to 80-Michael Springer to TBY 43 for 15 yards. Tackle by 26-William Adames.</t>
   </si>
   <si>
     <t>6:31</t>
   </si>
@@ -2264,51 +2264,51 @@
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="363.197" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="24.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="30.564" bestFit="true" customWidth="true" style="0"/>