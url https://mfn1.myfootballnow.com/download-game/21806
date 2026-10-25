--- v0 (2026-09-17)
+++ v1 (2026-10-25)
@@ -299,51 +299,51 @@
   <si>
     <t>NYN 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 5-Jaime Jacobs kicks 75 yards from NYN 35 to DAL -10. Touchback.</t>
   </si>
   <si>
     <t>#12 Roger Firth - WR</t>
   </si>
   <si>
     <t>#77 Francisco Mimms - LDE</t>
   </si>
   <si>
     <t>#90 Roy Richards - WLB</t>
   </si>
   <si>
     <t>#15 Sammie Innes - FS</t>
   </si>
   <si>
-    <t>#45 Preston Martel - MLB</t>
+    <t>#52 Preston Martel - MLB</t>
   </si>
   <si>
     <t>#46 Joseph Fishman - SLB</t>
   </si>
   <si>
     <t>#72 Charles Couey - DT</t>
   </si>
   <si>
     <t>#35 Jeffrey Hazelwood - FS</t>
   </si>
   <si>
     <t>#66 Luther Best - DT</t>
   </si>
   <si>
     <t>#39 Paul Dixson - FS</t>
   </si>
   <si>
     <t>#38 Morris Martinson - CB</t>
   </si>
   <si>
     <t>#5 Jaime Jacobs - K</t>
   </si>
   <si>
     <t>DAL</t>
   </si>
@@ -371,51 +371,51 @@
   <si>
     <t>#7 Roger Wilson - WR</t>
   </si>
   <si>
     <t>#83 Derek Mason - WR</t>
   </si>
   <si>
     <t>#67 Clifford Marcus - LT</t>
   </si>
   <si>
     <t>#63 Edward Meador - LG</t>
   </si>
   <si>
     <t>#58 Vincent Swenson - C</t>
   </si>
   <si>
     <t>#74 Michael Dominguez - LG</t>
   </si>
   <si>
     <t>#69 John Lee - RT</t>
   </si>
   <si>
     <t>#90 Donald Munoz - LDE</t>
   </si>
   <si>
-    <t>#75 Clifton Hernandez - DT</t>
+    <t>#92 Clifton Hernandez - DT</t>
   </si>
   <si>
     <t>#69 William Wheatley - DT</t>
   </si>
   <si>
     <t>#72 Willard Thomas - RDE</t>
   </si>
   <si>
     <t>#95 Clyde Camp - MLB</t>
   </si>
   <si>
     <t>#59 Jeffrey Pruitt - WLB</t>
   </si>
   <si>
     <t>#20 Johnny Pace - CB</t>
   </si>
   <si>
     <t>#32 Jose Coyle - CB</t>
   </si>
   <si>
     <t>#31 Jason Forrester - CB</t>
   </si>
   <si>
     <t>#47 Stephen Slezak - SS</t>
   </si>
@@ -527,51 +527,51 @@
   <si>
     <t>10:57</t>
   </si>
   <si>
     <t>2-10-DAL 49 (10:58) 11-Richard Montgomery pass complete to 80-Dennis Dawson to NYN 31 for 20 yards. Tackle by 32-Jose Coyle. 32-Jose Coyle got away with a hold on that play.</t>
   </si>
   <si>
     <t>#80 Dennis Dawson - WR</t>
   </si>
   <si>
     <t>10:17</t>
   </si>
   <si>
     <t>NYN 31</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Strong Inside</t>
   </si>
   <si>
     <t>1-10-NYN 31 (10:16) 30-Scott Ortega ran to NYN 28 for 4 yards. Tackle by 95-Clyde Camp.</t>
   </si>
   <si>
     <t>#58 Timothy Simon - WLB</t>
   </si>
   <si>
-    <t>#23 Nicholas Michael - FS</t>
+    <t>#29 Nicholas Michael - FS</t>
   </si>
   <si>
     <t>9:38</t>
   </si>
   <si>
     <t>NYN 28</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Normal Double WR2</t>
   </si>
   <si>
     <t>2-6-NYN 28 (9:37) 30-Scott Ortega ran to NYN 19 for 9 yards. Tackle by 59-Jeffrey Pruitt. NYN 95-Clyde Camp was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>8:58</t>
   </si>
   <si>
     <t>NYN 19</t>
   </si>
   <si>
     <t>Shotgun 5 Wide WR Curls</t>
   </si>
@@ -641,93 +641,93 @@
   <si>
     <t>4-9-NYN 9 (6:49) 2-James Mayer 27 yard field goal is GOOD. NYN 0 DAL 3</t>
   </si>
   <si>
     <t>#1 Terrance Ferguson - P</t>
   </si>
   <si>
     <t>#2 James Mayer - K</t>
   </si>
   <si>
     <t>#73 Caleb Evelyn - RT</t>
   </si>
   <si>
     <t>#68 Harrison Walters - LT</t>
   </si>
   <si>
     <t>#53 Duane Slider - SLB</t>
   </si>
   <si>
     <t>#21 David Salomon - SLB</t>
   </si>
   <si>
     <t>#92 Sean Merritt - WLB</t>
   </si>
   <si>
-    <t>#60 Jim Ramirez - RDE</t>
+    <t>#76 Jim Ramirez - RDE</t>
   </si>
   <si>
     <t>6:46</t>
   </si>
   <si>
     <t>DAL 35</t>
   </si>
   <si>
     <t>(6:47) 2-James Mayer kicks 75 yards from DAL 35 to NYN -10. Touchback.</t>
   </si>
   <si>
     <t>#13 Larry Thomas - WR</t>
   </si>
   <si>
     <t>NYN 25</t>
   </si>
   <si>
     <t>Singleback Big PA Curls</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-NYN 25 (6:47) 15-Tommy Arnold pass complete to 19-Danny Ware to NYN 28 for 3 yards. Tackle by 34-Xavier Woodard. 19-Danny Ware did some fancy footwork there.</t>
   </si>
   <si>
     <t>#15 Tommy Arnold - QB</t>
   </si>
   <si>
     <t>#35 Thomas Gibson - RB</t>
   </si>
   <si>
     <t>#81 George Payne - TE</t>
   </si>
   <si>
     <t>#85 Ronald Seery - TE</t>
   </si>
   <si>
     <t>#19 Danny Ware - WR</t>
   </si>
   <si>
-    <t>#74 Ronald Cantrell - LT</t>
+    <t>#73 Ronald Cantrell - LT</t>
   </si>
   <si>
     <t>#77 Sidney Lassiter - LG</t>
   </si>
   <si>
     <t>#64 Mike Roberts - C</t>
   </si>
   <si>
     <t>#70 David Miranda - RG</t>
   </si>
   <si>
     <t>#76 Will Fletcher - RT</t>
   </si>
   <si>
     <t>#92 Loren Smith - LDE</t>
   </si>
   <si>
     <t>#91 John Allen - DT</t>
   </si>
   <si>
     <t>#76 Joseph Lamb - RDE</t>
   </si>
   <si>
     <t>#34 Xavier Woodard - CB</t>
   </si>
@@ -803,54 +803,54 @@
   <si>
     <t>2-7-DAL 47 (4:24) 35-Thomas Gibson ran to DAL 41 for 6 yards. Tackle by 77-Francisco Mimms.</t>
   </si>
   <si>
     <t>3:41</t>
   </si>
   <si>
     <t>DAL 41</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>3-1-DAL 41 (3:40) 15-Tommy Arnold pass Pass knocked down by 15-Sammie Innes. incomplete, intended for 81-George Payne. Pressure by 92-Loren Smith. DAL 92-Loren Smith was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>3:35</t>
   </si>
   <si>
     <t>4-1-DAL 41 (3:36) 5-Jaime Jacobs 58 yard field goal is NO GOOD. (Wide Right)</t>
   </si>
   <si>
     <t>#2 Doyle Armstrong - P</t>
   </si>
   <si>
-    <t>#52 Ronald Cross - LT</t>
-[...2 lines deleted...]
-    <t>#61 Robert Scott - LG</t>
+    <t>#54 Ronald Cross - LT</t>
+  </si>
+  <si>
+    <t>#61 Robert Scott - RG</t>
   </si>
   <si>
     <t>#62 Landon Everhart - RG</t>
   </si>
   <si>
     <t>#95 Edgar Jacobs - WLB</t>
   </si>
   <si>
     <t>#36 Matthew Epps - CB</t>
   </si>
   <si>
     <t>#41 Andrew Turner - WLB</t>
   </si>
   <si>
     <t>3:30</t>
   </si>
   <si>
     <t>DAL 48</t>
   </si>
   <si>
     <t>1-10-DAL 48 (3:31) 37-Erick Nicholson ran to NYN 48 for 4 yards. Tackle by 59-Jeffrey Pruitt.</t>
   </si>
   <si>
     <t>2:48</t>
   </si>
@@ -1331,51 +1331,51 @@
   <si>
     <t>4-7-DAL 49 (10:55) 2-Doyle Armstrong punts 40 yards to DAL 8. Fair Catch by 7-Roger Wilson.</t>
   </si>
   <si>
     <t>10:48</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>1-10-DAL 8 (10:49) 11-Richard Montgomery pass complete to 88-Ian Isenhour to DAL 13 for 5 yards. Tackle by 47-Stephen Slezak. Pressure by 75-Clifton Hernandez. DAL 63-Edward Meador was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>10:11</t>
   </si>
   <si>
     <t>DAL 13</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>2-5-DAL 13 (10:10) 11-Richard Montgomery pass incomplete, intended for 12-Roger Firth.</t>
   </si>
   <si>
-    <t>#62 Edward Dennis - LG</t>
+    <t>#66 Edward Dennis - LG</t>
   </si>
   <si>
     <t>10:06</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>3-5-DAL 13 (10:07) 30-Scott Ortega ran to DAL 13 for a short loss. Tackle by 95-Clyde Camp.</t>
   </si>
   <si>
     <t>9:26</t>
   </si>
   <si>
     <t>4-5-DAL 13 (9:25) 9-Sidney Odom punts 49 yards to NYN 38. 13-Larry Thomas to NYN 44 for 7 yards. Tackle by 35-Jeffrey Hazelwood. NYN 95-Clyde Camp was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>9:16</t>
   </si>
   <si>
     <t>1-10-NYN 44 (9:17) 35-Thomas Gibson ran to NYN 45 for a short gain. Tackle by 66-Luther Best.</t>
   </si>
   <si>
     <t>8:44</t>
   </si>