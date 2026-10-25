--- v0 (2026-09-17)
+++ v1 (2026-10-25)
@@ -395,57 +395,57 @@
   <si>
     <t>#97 Steve Stout - LDE</t>
   </si>
   <si>
     <t>#69 Reginald Frierson - DT</t>
   </si>
   <si>
     <t>#61 Fernando Black - DT</t>
   </si>
   <si>
     <t>#60 Clay Wright - RDE</t>
   </si>
   <si>
     <t>#71 Carl Flynn - SLB</t>
   </si>
   <si>
     <t>#58 Kyle Koch - MLB</t>
   </si>
   <si>
     <t>#90 Emil Richardson - WLB</t>
   </si>
   <si>
     <t>#37 William Ong - CB</t>
   </si>
   <si>
-    <t>#47 John Raines - CB</t>
+    <t>#47 John Raines - SS</t>
   </si>
   <si>
     <t>#32 Jason Williams - SS</t>
   </si>
   <si>
-    <t>#31 Phillip Hunter - FS</t>
+    <t>#31 Phillip Hunter - CB</t>
   </si>
   <si>
     <t>14:27</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>2-10-BUF 25 (14:26) 21-Jon Noble ran to BUF 26 for 1 yards. Tackle by 69-Reginald Frierson.</t>
   </si>
   <si>
     <t>13:46</t>
   </si>
   <si>
     <t>BUF 26</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
@@ -539,51 +539,51 @@
   <si>
     <t>#23 David Spence - CB</t>
   </si>
   <si>
     <t>10:43</t>
   </si>
   <si>
     <t>CLE 44</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-4-CLE 44 (10:42) 8-David Henderson punts 33 yards to CLE 11. Fair Catch by 88-Leslie Cornell.</t>
   </si>
   <si>
     <t>#8 David Henderson - P</t>
   </si>
   <si>
     <t>#88 Leslie Cornell - WR</t>
   </si>
   <si>
-    <t>#55 Bernard Livingston - SLB</t>
+    <t>#55 Bernard Livingston - WLB</t>
   </si>
   <si>
     <t>#74 Steven Hensley - RT</t>
   </si>
   <si>
     <t>#67 David Anderson - C</t>
   </si>
   <si>
     <t>#68 Larry Awkward - RT</t>
   </si>
   <si>
     <t>#78 Russell Washington - DT</t>
   </si>
   <si>
     <t>#63 Shawn Windsor - DT</t>
   </si>
   <si>
     <t>10:34</t>
   </si>
   <si>
     <t>CLE 11</t>
   </si>
   <si>
     <t>Split Backs 3 Wide WR Quick Out</t>
   </si>
@@ -743,51 +743,51 @@
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel Strong Man Strong Zone Weak</t>
   </si>
   <si>
     <t>1-10-BUF 38 (6:20) 38-Joe Wilcox ran to BUF 31 for 8 yards. Tackle by 43-Jeffrey Kelso.</t>
   </si>
   <si>
     <t>5:41</t>
   </si>
   <si>
     <t>BUF 31</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Strong</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>2-2-BUF 31 (5:40) 34-Shaun Bradford ran to BUF 29 for 2 yards. Tackle by 54-Raymond Faris. CLE 73-James Dubose was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#68 James Richardson - RG</t>
+    <t>#68 James Richardson - C</t>
   </si>
   <si>
     <t>4:57</t>
   </si>
   <si>
     <t>BUF 29</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>3-1-BUF 29 (4:56) 38-Joe Wilcox ran to BUF 24 for 5 yards. 38-Joe Wilcox FUMBLES (39-Francisco Bennett) recovered by CLE-46-Robert Cervantes to BUF 22 for 2 yards. Tackle by 66-Robert Oconnell. BUF 22-Richard Lewis was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#89 Arthur Fisher - TE</t>
   </si>
   <si>
     <t>#72 Vince Heyward - LT</t>
   </si>
   <si>
     <t>#66 Robert Oconnell - LDE</t>
   </si>
   <si>
     <t>4:19</t>
   </si>
@@ -1691,51 +1691,51 @@
   <si>
     <t>5:33</t>
   </si>
   <si>
     <t>3-10-BUF 32 (5:34) 13-John Wade pass complete to 29-Alton Young to BUF 35 for 3 yards. Tackle by 37-William Ong. Pressure by 67-William Patrick.</t>
   </si>
   <si>
     <t>5:10</t>
   </si>
   <si>
     <t>4-7-BUF 35 (5:09) 13-John Wade pass complete to 87-Jerry Jimenez to CLE 15 for 50 yards. Tackle by 47-John Raines. Pressure by 61-Fernando Black.</t>
   </si>
   <si>
     <t>4:38</t>
   </si>
   <si>
     <t>CLE 15</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>1-10-CLE 15 (4:37) 13-John Wade pass complete to 25-William McCall to CLE 11 for 4 yards. Tackle by 55-Bernard Livingston.</t>
   </si>
   <si>
-    <t>#86 Dale Bigelow - TE</t>
+    <t>#84 Dale Bigelow - TE</t>
   </si>
   <si>
     <t>4:15</t>
   </si>
   <si>
     <t>2-6-CLE 11 (4:14) 13-John Wade pass complete to 84-Kirk Oakes to CLE 1 for 10 yards. Tackle by 28-Norman Maldonado. Pressure by 60-Clay Wright. PENALTY - Holding (BUF 74-Steven Hensley)</t>
   </si>
   <si>
     <t>4:09</t>
   </si>
   <si>
     <t>2-16-CLE 21 (4:10) 13-John Wade pass Pass knocked down by 36-Antoine Ayala. incomplete, intended for 15-Myron Haggerty.</t>
   </si>
   <si>
     <t>4:06</t>
   </si>
   <si>
     <t>3-16-CLE 21 (4:07) 13-John Wade pass complete to 87-Jerry Jimenez to CLE 9 for 12 yards. Tackle by 28-Norman Maldonado. Nice job by 87-Jerry Jimenez on that route to lose his coverage.</t>
   </si>
   <si>
     <t>3:42</t>
   </si>
   <si>
     <t>CLE 9</t>
   </si>
@@ -2183,91 +2183,91 @@
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="356.199" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="29" max="29" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="69" max="69" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="69" max="69" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="29.421" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">