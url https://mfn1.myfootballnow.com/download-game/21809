--- v0 (2026-09-17)
+++ v1 (2026-10-25)
@@ -299,51 +299,51 @@
   <si>
     <t>NED 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 8-John Sullivan kicks 71 yards from NED 35 to MIA -6. Touchback.</t>
   </si>
   <si>
     <t>#39 Jesse Pearson - RB</t>
   </si>
   <si>
     <t>#57 Frank Barrier - WLB</t>
   </si>
   <si>
     <t>#68 Timothy Adkins - DT</t>
   </si>
   <si>
     <t>#20 Mike McCarthy - CB</t>
   </si>
   <si>
-    <t>#24 Homer Allen - WLB</t>
+    <t>#50 Homer Allen - WLB</t>
   </si>
   <si>
     <t>#56 Henry Aaron - RDE</t>
   </si>
   <si>
     <t>#93 Felix Kaplan - RDE</t>
   </si>
   <si>
     <t>#52 Dan Cooper - WLB</t>
   </si>
   <si>
     <t>#94 Edward Hall - DT</t>
   </si>
   <si>
     <t>#91 Mathew Espinoza - LDE</t>
   </si>
   <si>
     <t>#46 Bryan Hutchins - DT</t>
   </si>
   <si>
     <t>#8 John Sullivan - K</t>
   </si>
   <si>
     <t>MIA</t>
   </si>
@@ -503,51 +503,51 @@
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-6-NED 31 (14:01) 9-Daniel Liller 49 yard field goal is NO GOOD. (Wide Left)</t>
   </si>
   <si>
     <t>#9 Daniel Liller - K</t>
   </si>
   <si>
     <t>#83 Robert Lange - TE</t>
   </si>
   <si>
     <t>#70 Frank Anderson - RG</t>
   </si>
   <si>
     <t>#67 Edward Linck - LG</t>
   </si>
   <si>
     <t>#96 Brandon Mercado - MLB</t>
   </si>
   <si>
     <t>#56 Shawn Kozak - RDE</t>
   </si>
   <si>
-    <t>#59 Andrew Dunn - SLB</t>
+    <t>#59 Andrew Dunn - WLB</t>
   </si>
   <si>
     <t>#61 Ralph Jelks - LDE</t>
   </si>
   <si>
     <t>#52 Vernon Smith - RDE</t>
   </si>
   <si>
     <t>13:57</t>
   </si>
   <si>
     <t>NED 38</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel Strong Man Strong Zone Weak</t>
   </si>
   <si>
     <t>1-10-NED 38 (13:58) 31-Russel Covarrubias ran to NED 44 for 7 yards. Tackle by 43-Troy Jenkins.</t>
   </si>
   <si>
     <t>#11 Ralph Archie - QB</t>
   </si>
@@ -650,51 +650,51 @@
   <si>
     <t>#99 Paul Torbert - RDE</t>
   </si>
   <si>
     <t>11:57</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-2-NED 46 (11:56) 1-Jeremiah Jessup punts 65 yards to MIA -10. MIA 24-Homer Allen was injured on the play. He looks like he should be able to return.4-2-NED 46 (11:56) 1-Jeremiah Jessup punts 65 yards to MIA -10. Touchback. MIA 24-Homer Allen was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#1 Jeremiah Jessup - P</t>
   </si>
   <si>
     <t>#57 Steven Tripp - C</t>
   </si>
   <si>
     <t>#74 John Goetz - LT</t>
   </si>
   <si>
-    <t>#51 Douglas Ibarra - RT</t>
+    <t>#51 Douglas Ibarra - RG</t>
   </si>
   <si>
     <t>#65 Harold Jensen - RT</t>
   </si>
   <si>
     <t>11:47</t>
   </si>
   <si>
     <t>MIA 20</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FL Drag</t>
   </si>
   <si>
     <t>1-10-MIA 20 (11:48) 7-Thomas Pugliese pass complete to 35-Gregory Torres to MIA 24 for 4 yards. Tackle by 40-David Andresen.</t>
   </si>
   <si>
     <t>11:11</t>
   </si>
   <si>
     <t>MIA 24</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>