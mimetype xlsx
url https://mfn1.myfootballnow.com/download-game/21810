--- v0 (2026-09-17)
+++ v1 (2026-10-25)
@@ -359,75 +359,75 @@
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(14:46) Extra point by 3-Pedro Mitchell is NO GOOD. (Wide Left)</t>
   </si>
   <si>
     <t>#11 Patrick Camp - QB</t>
   </si>
   <si>
     <t>#54 Michael Brandy - C</t>
   </si>
   <si>
     <t>#3 Pedro Mitchell - K</t>
   </si>
   <si>
     <t>#63 Jerome Diehl - LG</t>
   </si>
   <si>
     <t>#57 Claude Nicholson - LT</t>
   </si>
   <si>
     <t>#67 Gary Schneider - RT</t>
   </si>
   <si>
-    <t>#69 Robert Nesbitt - RT</t>
+    <t>#79 Robert Nesbitt - RT</t>
   </si>
   <si>
     <t>#62 Ryan Thompson - LG</t>
   </si>
   <si>
     <t>#68 Travis Miller - LT</t>
   </si>
   <si>
     <t>#66 Brad Contreras - LT</t>
   </si>
   <si>
     <t>#61 Russell Cranford - RG</t>
   </si>
   <si>
     <t>#91 Michael Fulkerson - WLB</t>
   </si>
   <si>
-    <t>#99 Thomas Carr - WLB</t>
+    <t>#96 Thomas Carr - SLB</t>
   </si>
   <si>
     <t>#52 Darnell Cloutier - MLB</t>
   </si>
   <si>
-    <t>#78 Theodore Wolf - RDE</t>
+    <t>#79 Theodore Wolf - RDE</t>
   </si>
   <si>
     <t>#58 Gary Pope - LDE</t>
   </si>
   <si>
     <t>#95 Bradley Booker - DT</t>
   </si>
   <si>
     <t>#92 Randall Baker - RDE</t>
   </si>
   <si>
     <t>#97 Troy Nieto - MLB</t>
   </si>
   <si>
     <t>#56 Ralph Navarrete - MLB</t>
   </si>
   <si>
     <t>#54 Robert Schaefer - SLB</t>
   </si>
   <si>
     <t>#96 Russell Riddle - SLB</t>
   </si>
   <si>
     <t>NYA 35</t>
   </si>
@@ -461,72 +461,72 @@
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-PIT 25 (14:46) 17-Charles Gates pass Pass knocked down by 20-Thomas Carr. incomplete, intended for 19-Troy Rivers.</t>
   </si>
   <si>
     <t>#17 Charles Gates - QB</t>
   </si>
   <si>
     <t>#35 Leonard Cost - FB</t>
   </si>
   <si>
     <t>#19 Troy Rivers - WR</t>
   </si>
   <si>
     <t>#10 Erik Acord - WR</t>
   </si>
   <si>
     <t>#88 Robin Galaz - WR</t>
   </si>
   <si>
     <t>#51 Steven Pinder - LT</t>
   </si>
   <si>
-    <t>#59 John Brown - C</t>
+    <t>#62 John Brown - C</t>
   </si>
   <si>
     <t>#80 Justin Whitley - C</t>
   </si>
   <si>
     <t>#72 Edward Toro - RG</t>
   </si>
   <si>
     <t>#62 Robert Jeon - RT</t>
   </si>
   <si>
     <t>#99 Paul Moses - RDE</t>
   </si>
   <si>
     <t>#71 George Vera - DT</t>
   </si>
   <si>
     <t>#77 Matthew Collins - RDE</t>
   </si>
   <si>
-    <t>#44 Arturo Serrano - WLB</t>
+    <t>#92 Arturo Serrano - SLB</t>
   </si>
   <si>
     <t>#20 Thomas Carr - CB</t>
   </si>
   <si>
     <t>#36 Charles Glover - FS</t>
   </si>
   <si>
     <t>#39 Theron Goodwin - SS</t>
   </si>
   <si>
     <t>14:41</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>2-10-PIT 25 (14:42) 43-Randy Eckert ran to PIT 27 for 2 yards. Tackle by 39-Theron Goodwin.</t>
   </si>
   <si>
     <t>#81 George Archuleta - TE</t>
   </si>
@@ -566,51 +566,51 @@
   <si>
     <t>#71 William Lewis - C</t>
   </si>
   <si>
     <t>#63 Clifford Battin - RG</t>
   </si>
   <si>
     <t>13:51</t>
   </si>
   <si>
     <t>NYA 30</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>1-10-NYA 30 (13:52) 32-Jose Hernandez ran to NYA 41 for 12 yards. Tackle by 42-Fred Rice. 6-Brian Flores totally missed that block.</t>
   </si>
   <si>
     <t>#86 Richard Clark - TE</t>
   </si>
   <si>
     <t>#6 Brian Flores - WR</t>
   </si>
   <si>
-    <t>#17 William Hollins - WR</t>
+    <t>#16 William Hollins - WR</t>
   </si>
   <si>
     <t>#10 Kenneth Nale - WR</t>
   </si>
   <si>
     <t>#60 Fred Lopez - RG</t>
   </si>
   <si>
     <t>#53 Stephen Shelton - DT</t>
   </si>
   <si>
     <t>#25 Robert Delmonte - FS</t>
   </si>
   <si>
     <t>13:12</t>
   </si>
   <si>
     <t>NYA 41</t>
   </si>
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
   <si>
     <t>4-3 Under Crowd Middle</t>
   </si>
@@ -629,51 +629,51 @@
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>1-10-PIT 34 (12:33) 32-Jose Hernandez ran to PIT 22 for 12 yards. Tackle by 49-Donald Cronk.</t>
   </si>
   <si>
     <t>11:55</t>
   </si>
   <si>
     <t>PIT 22</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-PIT 22 (11:54) 11-Patrick Camp pass complete to 6-Brian Flores to PIT 10 for 11 yards. Tackle by 42-Fred Rice.</t>
   </si>
   <si>
-    <t>#31 Robert Cruz - RB</t>
+    <t>#48 Robert Cruz - RB</t>
   </si>
   <si>
     <t>11:12</t>
   </si>
   <si>
     <t>PIT 10</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-PIT 10 (11:11) 31-Robert Cruz ran to PIT 9 for 2 yards. Tackle by 92-Randall Baker.</t>
   </si>
   <si>
     <t>10:27</t>
   </si>
   <si>
     <t>PIT 9</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
@@ -695,78 +695,78 @@
   <si>
     <t>3-5-PIT 6 (9:50) 11-Patrick Camp pass incomplete, the ball was thrown away. Pressure by 53-Stephen Shelton. PENALTY - Pass Interference (PIT 42-Fred Rice)</t>
   </si>
   <si>
     <t>9:44</t>
   </si>
   <si>
     <t>PIT 1</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>1-1-PIT 1 (9:45) 11-Patrick Camp pass complete to 33-Gerald Bartholomew for 1 yards. TOUCHDOWN! Great move by 33-Gerald Bartholomew to get free of his coverage. PIT 0 NYA 12</t>
   </si>
   <si>
     <t>#15 Mark Wallace - WR</t>
   </si>
   <si>
     <t>#87 John Vickers - TE</t>
   </si>
   <si>
-    <t>#32 Anthony Padilla - FS</t>
+    <t>#23 Anthony Padilla - FS</t>
   </si>
   <si>
     <t>9:41</t>
   </si>
   <si>
     <t>(9:42) Extra point GOOD by 3-Pedro Mitchell. PIT 0 NYA 13</t>
   </si>
   <si>
     <t>(9:42) 3-Pedro Mitchell kicks 75 yards from NYA 35 to PIT -10. Touchback.</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-PIT 25 (9:42) 17-Charles Gates pass incomplete, the ball was thrown away. Pressure by 75-Richard Kimmell.</t>
   </si>
   <si>
     <t>9:38</t>
   </si>
   <si>
     <t>2-10-PIT 25 (9:39) 17-Charles Gates pass incomplete, the ball was thrown away. Pressure by 50-Curt Price.</t>
   </si>
   <si>
-    <t>#48 Pete Gardner - RB</t>
+    <t>#37 Pete Gardner - RB</t>
   </si>
   <si>
     <t>9:32</t>
   </si>
   <si>
     <t>Singleback Big WR Deep</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>3-10-PIT 25 (9:33) 17-Charles Gates pass incomplete, the ball was thrown away. Pressure by 44-Arturo Serrano.</t>
   </si>
   <si>
     <t>#85 Jeffrey Jacks - TE</t>
   </si>
   <si>
     <t>#43 Phillip Merritt - MLB</t>
   </si>
   <si>
     <t>9:28</t>
   </si>
   <si>
     <t>4-10-PIT 25 (9:29) 18-Allen Berlanga punts 43 yards to NYA 32. Fair Catch by 32-Jose Hernandez.</t>
   </si>