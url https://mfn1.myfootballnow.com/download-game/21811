--- v0 (2026-09-19)
+++ v1 (2026-10-25)
@@ -296,99 +296,99 @@
   <si>
     <t>LOS</t>
   </si>
   <si>
     <t>LOS 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 13-Bobby Montez kicks 75 yards from LOS 35 to MIN -10. Touchback.</t>
   </si>
   <si>
     <t>#21 Dwight Henderson - CB</t>
   </si>
   <si>
     <t>#70 Peter James - LDE</t>
   </si>
   <si>
     <t>#22 Tyler Davis - CB</t>
   </si>
   <si>
-    <t>#20 Jordan Heaton - SS</t>
+    <t>#46 Jordan Heaton - SS</t>
   </si>
   <si>
     <t>#94 John Burns - DT</t>
   </si>
   <si>
     <t>#23 Miles Blankenship - CB</t>
   </si>
   <si>
     <t>#91 David Powell - WLB</t>
   </si>
   <si>
     <t>#55 Marvin Smith - WLB</t>
   </si>
   <si>
-    <t>#42 Sam Rucker - FS</t>
+    <t>#36 Sam Rucker - SS</t>
   </si>
   <si>
     <t>#33 Fredrick Jackson - CB</t>
   </si>
   <si>
-    <t>#76 Harold Graham - LDE</t>
+    <t>#95 Harold Graham - DT</t>
   </si>
   <si>
     <t>#13 Bobby Montez - K</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MIN 25</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>1-10-MIN 25 (15:00) 26-Manuel Lee ran to MIN 29 for 4 yards. Tackle by 95-Michael Matthews.</t>
   </si>
   <si>
     <t>#18 Zachery Mendez - QB</t>
   </si>
   <si>
     <t>#26 Manuel Lee - RB</t>
   </si>
   <si>
-    <t>#40 Bryce Southern - FB</t>
+    <t>#10 Bryce Southern - WR</t>
   </si>
   <si>
     <t>#88 Rudy Stevens - TE</t>
   </si>
   <si>
     <t>#81 Raymond Alexander - WR</t>
   </si>
   <si>
     <t>#85 Keith Landry - WR</t>
   </si>
   <si>
     <t>#69 William Sasse - LT</t>
   </si>
   <si>
     <t>#60 Joseph Vannoy - LG</t>
   </si>
   <si>
     <t>#53 Matt Birk - C</t>
   </si>
   <si>
     <t>#64 Wilfredo Vidal - RG</t>
   </si>
   <si>
     <t>#75 Tim Irwin - RT</t>
   </si>
@@ -491,51 +491,51 @@
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>2-3-MIN 42 (12:24) 26-Manuel Lee ran to MIN 46 for 4 yards. Tackle by 6-Adrian Grillo.</t>
   </si>
   <si>
     <t>11:51</t>
   </si>
   <si>
     <t>MIN 46</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-MIN 46 (11:50) 26-Manuel Lee ran to MIN 48 for 2 yards. Tackle by 55-John Rickards.</t>
   </si>
   <si>
-    <t>#44 Mark Johnson - FB</t>
+    <t>#16 Mark Johnson - WR</t>
   </si>
   <si>
     <t>#63 Richard Rowland - LDE</t>
   </si>
   <si>
     <t>11:12</t>
   </si>
   <si>
     <t>MIN 48</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>2-8-MIN 48 (11:11) 18-Zachery Mendez pass incomplete, dropped by 26-Manuel Lee. The coverage on that play was extremely tight. Pressure by 99-Alvin Phillips.</t>
   </si>
   <si>
     <t>#42 Russell Wilcox - FS</t>
   </si>
   <si>
     <t>11:06</t>
   </si>
@@ -617,54 +617,54 @@
   <si>
     <t>#66 James Johnson - LG</t>
   </si>
   <si>
     <t>#67 Gregory Weller - C</t>
   </si>
   <si>
     <t>#79 Charles Brewer - RG</t>
   </si>
   <si>
     <t>#60 Gary Hunter - RT</t>
   </si>
   <si>
     <t>#99 Jesse Massaro - DT</t>
   </si>
   <si>
     <t>#92 Keith Millard - RDE</t>
   </si>
   <si>
     <t>#56 Brooks Hamilton - SLB</t>
   </si>
   <si>
     <t>#54 Fred Warner - MLB</t>
   </si>
   <si>
-    <t>#35 Darren Sharper - CB</t>
-[...2 lines deleted...]
-    <t>#46 Frank Smith - SS</t>
+    <t>#42 Darren Sharper - FS</t>
+  </si>
+  <si>
+    <t>#21 Frank Smith - SS</t>
   </si>
   <si>
     <t>10:18</t>
   </si>
   <si>
     <t>LOS 10</t>
   </si>
   <si>
     <t>Shotgun Normal Short Attack</t>
   </si>
   <si>
     <t>Nickel 3-3-5 3 Deep MLB Blitz</t>
   </si>
   <si>
     <t>2-6-LOS 10 (10:17) 3-Earnest Dean pass complete to 18-Darrell Agee to LOS 14 for 4 yards. Tackle by 21-Dwight Henderson.</t>
   </si>
   <si>
     <t>#12 Max Turner - WR</t>
   </si>
   <si>
     <t>9:38</t>
   </si>
   <si>
     <t>LOS 14</t>
   </si>
@@ -683,51 +683,51 @@
   <si>
     <t>9:28</t>
   </si>
   <si>
     <t>LOS 7</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>3-8-LOS 7 (9:29) 3-Earnest Dean pass complete to 41-John Medley to LOS 16 for 9 yards. 41-John Medley made a nice adjustment to make that catch. Tackle by 20-Jordan Heaton. Pressure by 92-Keith Millard.</t>
   </si>
   <si>
     <t>#41 John Medley - RB</t>
   </si>
   <si>
     <t>#40 Angelo Golden - WR</t>
   </si>
   <si>
     <t>#78 James Jackson - C</t>
   </si>
   <si>
-    <t>#25 Peter Levy - FS</t>
+    <t>#25 Peter Levy - SS</t>
   </si>
   <si>
     <t>8:52</t>
   </si>
   <si>
     <t>LOS 16</t>
   </si>
   <si>
     <t>Shotgun Normal HB Dive</t>
   </si>
   <si>
     <t>1-10-LOS 16 (8:51) 41-John Medley ran to LOS 20 for 4 yards. Tackle by 97-Shaun Edwards.</t>
   </si>
   <si>
     <t>#84 Hector Martin - TE</t>
   </si>
   <si>
     <t>#89 Carlos Crites - WR</t>
   </si>
   <si>
     <t>#28 Thomas Odom - CB</t>
   </si>
   <si>
     <t>8:08</t>
   </si>
@@ -968,51 +968,51 @@
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>1-10-MIN 46 (0:16) 41-John Medley ran to MIN 32 for 14 yards. Tackle by 50-Charles Decker.</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>
   <si>
     <t>MIN 32</t>
   </si>
   <si>
     <t>I Formation 3WR WR Out</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>1-10-MIN 32 (15:00) 3-Earnest Dean pass complete to 18-Darrell Agee to MIN 26 for 6 yards. Tackle by 21-Dwight Henderson.</t>
   </si>
   <si>
-    <t>#52 David Cordero - MLB</t>
+    <t>#52 David Cordero - WLB</t>
   </si>
   <si>
     <t>14:26</t>
   </si>
   <si>
     <t>MIN 26</t>
   </si>
   <si>
     <t>2-4-MIN 26 (14:25) 3-Earnest Dean pass complete to 82-Anthony Knowles to MIN 15 for 11 yards. Tackle by 55-Marvin Smith. PENALTY - Pass Interference (MIN 55-Marvin Smith) (Declined)</t>
   </si>
   <si>
     <t>14:21</t>
   </si>
   <si>
     <t>MIN 15</t>
   </si>
   <si>
     <t>1-10-MIN 15 (14:22) 27-Richard Reding ran to MIN 13 for 2 yards. Tackle by 35-Darren Sharper.</t>
   </si>
   <si>
     <t>13:45</t>
   </si>
   <si>
     <t>MIN 13</t>
   </si>
@@ -2328,51 +2328,51 @@
     <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="738.391" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="33" max="33" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="33" max="33" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="31.707" bestFit="true" customWidth="true" style="0"/>