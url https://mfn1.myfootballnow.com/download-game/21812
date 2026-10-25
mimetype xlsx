--- v0 (2026-09-19)
+++ v1 (2026-10-25)
@@ -290,66 +290,66 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>LV has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>DAL</t>
   </si>
   <si>
     <t>DAL 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 6-Robert Johnson kicks 74 yards from DAL 35 to LV -9. 86-Willie Hill to LV 28 for 37 yards. Tackle by 72-Charles Couey.</t>
   </si>
   <si>
     <t>#86 Willie Hill - WR</t>
   </si>
   <si>
-    <t>#26 William Shell - CB</t>
+    <t>#40 William Shell - FS</t>
   </si>
   <si>
     <t>#53 James Free - WLB</t>
   </si>
   <si>
     <t>#30 Brian Cobb - CB</t>
   </si>
   <si>
     <t>#46 Javier McNees - FS</t>
   </si>
   <si>
     <t>#31 Robert Polley - SS</t>
   </si>
   <si>
-    <t>#45 William Donnelly - WLB</t>
+    <t>#54 William Donnelly - WLB</t>
   </si>
   <si>
     <t>#44 Ryan Myers - CB</t>
   </si>
   <si>
     <t>#37 Steven Forbes - CB</t>
   </si>
   <si>
     <t>#49 Coleman Cooper - FS</t>
   </si>
   <si>
     <t>#94 David Spencer - WLB</t>
   </si>
   <si>
     <t>#6 Robert Johnson - K</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>14:54</t>
   </si>
   <si>
     <t>LV 28</t>
   </si>
@@ -431,51 +431,51 @@
   <si>
     <t>14:22</t>
   </si>
   <si>
     <t>LV 32</t>
   </si>
   <si>
     <t>Singleback Big Corner Ins</t>
   </si>
   <si>
     <t>4-3 Under Crowd Middle</t>
   </si>
   <si>
     <t>2-6-LV 32 (14:21) 16-Ronnie Pepin pass complete to 80-Troy Katcher to LV 45 for 13 yards. Tackle by 38-Morris Martinson.</t>
   </si>
   <si>
     <t>#20 Arthur Ratley - TE</t>
   </si>
   <si>
     <t>#92 Loren Smith - LDE</t>
   </si>
   <si>
     <t>#46 Joseph Fishman - SLB</t>
   </si>
   <si>
-    <t>#45 Preston Martel - MLB</t>
+    <t>#52 Preston Martel - MLB</t>
   </si>
   <si>
     <t>#90 Roy Richards - WLB</t>
   </si>
   <si>
     <t>#38 Morris Martinson - CB</t>
   </si>
   <si>
     <t>#15 Sammie Innes - FS</t>
   </si>
   <si>
     <t>13:44</t>
   </si>
   <si>
     <t>LV 45</t>
   </si>
   <si>
     <t>Singleback Big Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-LV 45 (13:43) 82-Thomas Young ran to LV 44 for -1 yards. Tackle by 92-Loren Smith.</t>
   </si>
@@ -728,51 +728,51 @@
   <si>
     <t>7:27</t>
   </si>
   <si>
     <t>LV 42</t>
   </si>
   <si>
     <t>2-5-LV 42 (7:26) 11-Richard Montgomery pass complete to 12-Roger Firth to LV 26 for 16 yards. Tackle by 30-Brian Cobb. DAL 63-Edward Meador was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>6:47</t>
   </si>
   <si>
     <t>LV 26</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Weak Side Blitz</t>
   </si>
   <si>
     <t>1-10-LV 26 (6:46) 11-Richard Montgomery pass incomplete, the ball was thrown away. Pressure by 94-David Spencer.</t>
   </si>
   <si>
-    <t>#62 Edward Dennis - LG</t>
+    <t>#66 Edward Dennis - LG</t>
   </si>
   <si>
     <t>6:41</t>
   </si>
   <si>
     <t>2-10-LV 26 (6:42) 11-Richard Montgomery pass complete to 80-Dennis Dawson to LV 20 for 5 yards. Tackle by 49-Coleman Cooper.</t>
   </si>
   <si>
     <t>#80 Dennis Dawson - WR</t>
   </si>
   <si>
     <t>5:56</t>
   </si>
   <si>
     <t>LV 20</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>3-5-LV 20 (5:55) 37-Erick Nicholson ran to LV 17 for 3 yards. Tackle by 36-John Schoch.</t>
   </si>
   <si>
     <t>5:16</t>
   </si>