--- v0 (2026-09-19)
+++ v1 (2026-10-25)
@@ -314,51 +314,51 @@
   <si>
     <t>#96 Ramon Gaines - LDE</t>
   </si>
   <si>
     <t>#91 Scott Martins - DT</t>
   </si>
   <si>
     <t>#94 Tommy Ketterer - LDE</t>
   </si>
   <si>
     <t>#53 Charles Covington - MLB</t>
   </si>
   <si>
     <t>#49 Kevin Rennie - FS</t>
   </si>
   <si>
     <t>#45 Donald Reed - CB</t>
   </si>
   <si>
     <t>#24 Kevin Cory - CB</t>
   </si>
   <si>
     <t>#21 Adam Moore - FS</t>
   </si>
   <si>
-    <t>#57 Zane Hall - MLB</t>
+    <t>#94 Zane Hall - MLB</t>
   </si>
   <si>
     <t>#95 Charles Lofton - RDE</t>
   </si>
   <si>
     <t>#3 Michael Dockery - K</t>
   </si>
   <si>
     <t>SFO</t>
   </si>
   <si>
     <t>SFO 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>1-10-SFO 25 (15:00) 41-Albert Turner ran for 75 yards. TOUCHDOWN! SFO 6 GBY 0</t>
   </si>
   <si>
     <t>#15 David Mortenson - QB</t>
   </si>
@@ -380,57 +380,57 @@
   <si>
     <t>#78 Todd Hurley - LT</t>
   </si>
   <si>
     <t>#60 Elton Benson - LG</t>
   </si>
   <si>
     <t>#65 Kelvin Lammers - C</t>
   </si>
   <si>
     <t>#69 Brain Walsh - RG</t>
   </si>
   <si>
     <t>#71 John Hubert - RT</t>
   </si>
   <si>
     <t>#94 Shane Frakes - LDE</t>
   </si>
   <si>
     <t>#50 Dave Snead - RDE</t>
   </si>
   <si>
     <t>#65 Raymond Solomon - DT</t>
   </si>
   <si>
-    <t>#95 Albert Werner - LDE</t>
+    <t>#70 Albert Werner - LDE</t>
   </si>
   <si>
     <t>#93 Lyle Gleason - RDE</t>
   </si>
   <si>
-    <t>#52 Mark Stevens - SLB</t>
+    <t>#92 Mark Stevens - SLB</t>
   </si>
   <si>
     <t>#92 Edward Dominguez - MLB</t>
   </si>
   <si>
     <t>#90 Joey Healy - WLB</t>
   </si>
   <si>
     <t>#24 Jason Estes - CB</t>
   </si>
   <si>
     <t>#34 Robert Saddler - CB</t>
   </si>
   <si>
     <t>#48 Michael Mauricio - SS</t>
   </si>
   <si>
     <t>14:48</t>
   </si>
   <si>
     <t>GBY 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
@@ -482,60 +482,60 @@
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-GBY 25 (14:49) 11-Rodger Streetman pass complete to 15-Chad Sailor to GBY 34 for 9 yards. Tackle by 24-Kevin Cory. 15-Chad Sailor made a great move on the CB.</t>
   </si>
   <si>
     <t>#11 Rodger Streetman - QB</t>
   </si>
   <si>
     <t>#80 Julio Alger - TE</t>
   </si>
   <si>
     <t>#88 Kevin Nelson - TE</t>
   </si>
   <si>
     <t>#12 Paul McMillan - WR</t>
   </si>
   <si>
     <t>#15 Chad Sailor - WR</t>
   </si>
   <si>
-    <t>#66 Gordon Brickley - LT</t>
+    <t>#68 Gordon Brickley - LT</t>
   </si>
   <si>
     <t>#74 Jose Seaman - LG</t>
   </si>
   <si>
     <t>#60 Ali Kelley - C</t>
   </si>
   <si>
-    <t>#61 Orlando Miller - RG</t>
+    <t>#56 Orlando Miller - RG</t>
   </si>
   <si>
     <t>#79 Jay Garver - RT</t>
   </si>
   <si>
     <t>#93 Richard Bailey - DT</t>
   </si>
   <si>
     <t>#55 Cecil Craig - WLB</t>
   </si>
   <si>
     <t>#59 Edward Berry - WLB</t>
   </si>
   <si>
     <t>#36 Horace Graham - CB</t>
   </si>
   <si>
     <t>#23 Chester Bevan - SS</t>
   </si>
   <si>
     <t>14:10</t>
   </si>
   <si>
     <t>GBY 34</t>
   </si>