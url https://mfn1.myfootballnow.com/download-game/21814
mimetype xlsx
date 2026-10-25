--- v0 (2026-09-19)
+++ v1 (2026-10-25)
@@ -500,51 +500,51 @@
   <si>
     <t>3-8-BUF 40 (12:48) 21-Jon Noble ran to BUF 40 for a short gain. Tackle by 59-Ron Slater.</t>
   </si>
   <si>
     <t>12:08</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-8-BUF 40 (12:07) 8-David Henderson punts 47 yards to MIA 12. 85-Laverne Robertson to MIA 23 for 11 yards. Tackle by 70-Ellis Escobedo. PENALTY - Offsides (MIA 68-Timothy Adkins)</t>
   </si>
   <si>
     <t>#8 David Henderson - P</t>
   </si>
   <si>
     <t>#85 Laverne Robertson - WR</t>
   </si>
   <si>
     <t>#52 Dan Cooper - WLB</t>
   </si>
   <si>
-    <t>#24 Homer Allen - WLB</t>
+    <t>#50 Homer Allen - WLB</t>
   </si>
   <si>
     <t>#93 Felix Kaplan - RDE</t>
   </si>
   <si>
     <t>#74 Steven Hensley - RT</t>
   </si>
   <si>
     <t>#67 David Anderson - C</t>
   </si>
   <si>
     <t>#68 Larry Awkward - RT</t>
   </si>
   <si>
     <t>#68 Timothy Adkins - DT</t>
   </si>
   <si>
     <t>#56 Henry Aaron - RDE</t>
   </si>
   <si>
     <t>#94 Edward Hall - DT</t>
   </si>
   <si>
     <t>11:57</t>
   </si>