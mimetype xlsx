--- v0 (2026-09-19)
+++ v1 (2026-10-25)
@@ -365,72 +365,72 @@
   <si>
     <t>#48 Matthew Adkins - RB</t>
   </si>
   <si>
     <t>#88 George Morgan - TE</t>
   </si>
   <si>
     <t>#89 George Jones - WR</t>
   </si>
   <si>
     <t>#17 Rodolfo Militello - WR</t>
   </si>
   <si>
     <t>#84 Charles Uresti - WR</t>
   </si>
   <si>
     <t>#57 David Palacio - LG</t>
   </si>
   <si>
     <t>#50 John Wright - LG</t>
   </si>
   <si>
     <t>#68 John Merriweather - C</t>
   </si>
   <si>
-    <t>#60 Frank Park - RG</t>
+    <t>#73 Frank Park - RG</t>
   </si>
   <si>
     <t>#75 Henry Green - LT</t>
   </si>
   <si>
     <t>#75 Richard Kimmell - LDE</t>
   </si>
   <si>
     <t>#71 George Vera - DT</t>
   </si>
   <si>
     <t>#99 Paul Moses - RDE</t>
   </si>
   <si>
     <t>#45 Cornell Huynh - SLB</t>
   </si>
   <si>
     <t>#50 Curt Price - MLB</t>
   </si>
   <si>
-    <t>#44 Arturo Serrano - WLB</t>
+    <t>#92 Arturo Serrano - SLB</t>
   </si>
   <si>
     <t>#20 Thomas Carr - CB</t>
   </si>
   <si>
     <t>#22 Randy Kramer - CB</t>
   </si>
   <si>
     <t>#36 Charles Glover - FS</t>
   </si>
   <si>
     <t>#39 Theron Goodwin - SS</t>
   </si>
   <si>
     <t>#23 Kevin Tapp - SS</t>
   </si>
   <si>
     <t>14:21</t>
   </si>
   <si>
     <t>NOS 35</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FL Drag</t>
   </si>
@@ -467,51 +467,51 @@
   <si>
     <t>#95 Lawerence Garcia - SLB</t>
   </si>
   <si>
     <t>#21 Eric Jones - CB</t>
   </si>
   <si>
     <t>#37 Maurice Hudson - FS</t>
   </si>
   <si>
     <t>13:07</t>
   </si>
   <si>
     <t>NYA 40</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Hooks</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>1-10-NYA 40 (13:06) 9-John Koch pass complete to 17-Rodolfo Militello to NYA 33 for 8 yards. Tackle by 36-Charles Glover.</t>
   </si>
   <si>
-    <t>#80 Chet Lowman - WR</t>
+    <t>#10 Chet Lowman - WR</t>
   </si>
   <si>
     <t>12:23</t>
   </si>
   <si>
     <t>NYA 33</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>2-2-NYA 33 (12:22) 48-Matthew Adkins ran to NYA 29 for 3 yards. Tackle by 50-Curt Price. NOS 48-Matthew Adkins was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#40 Moises Pantoja - FB</t>
   </si>
   <si>
     <t>#81 Frank Johnson - TE</t>
   </si>
   <si>
     <t>#79 Ralph Roberts - LDE</t>
   </si>
@@ -617,75 +617,75 @@
   <si>
     <t>(9:33) 18-Moses Albert kicks 68 yards from NOS 35 to NYA -3. Touchback.</t>
   </si>
   <si>
     <t>#32 Jose Hernandez - RB</t>
   </si>
   <si>
     <t>#41 David Roy - MLB</t>
   </si>
   <si>
     <t>NYA 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-NYA 25 (9:33) 32-Jose Hernandez ran to NYA 32 for 7 yards. Tackle by 94-Orville Sapp.</t>
   </si>
   <si>
     <t>#11 Patrick Camp - QB</t>
   </si>
   <si>
-    <t>#31 Robert Cruz - RB</t>
+    <t>#48 Robert Cruz - RB</t>
   </si>
   <si>
     <t>#33 Gerald Bartholomew - FB</t>
   </si>
   <si>
     <t>#86 Richard Clark - TE</t>
   </si>
   <si>
     <t>#87 John Vickers - TE</t>
   </si>
   <si>
     <t>#68 Travis Miller - LT</t>
   </si>
   <si>
     <t>#62 Ryan Thompson - LG</t>
   </si>
   <si>
     <t>#54 Michael Brandy - C</t>
   </si>
   <si>
     <t>#60 Fred Lopez - RG</t>
   </si>
   <si>
-    <t>#69 Robert Nesbitt - RT</t>
+    <t>#79 Robert Nesbitt - RT</t>
   </si>
   <si>
     <t>#96 Jack Vallo - DT</t>
   </si>
   <si>
     <t>#58 Morris Fraise - SLB</t>
   </si>
   <si>
     <t>#98 Mark Roberts - MLB</t>
   </si>
   <si>
     <t>#32 David Harris - CB</t>
   </si>
   <si>
     <t>8:56</t>
   </si>
   <si>
     <t>NYA 32</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>46 Heavy 2 Deep Man Under</t>
   </si>
@@ -698,51 +698,51 @@
   <si>
     <t>#10 Kenneth Nale - WR</t>
   </si>
   <si>
     <t>8:12</t>
   </si>
   <si>
     <t>NYA 34</t>
   </si>
   <si>
     <t>3-1-NYA 34 (8:11) 32-Jose Hernandez ran to NYA 39 for 4 yards. Tackle by 52-Don Lilly.</t>
   </si>
   <si>
     <t>7:35</t>
   </si>
   <si>
     <t>NYA 39</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-NYA 39 (7:34) 11-Patrick Camp pass complete to 10-Kenneth Nale to NYA 42 for 3 yards. Tackle by 32-David Harris. PENALTY - Unnecessary Roughness (NOS 32-David Harris)</t>
   </si>
   <si>
-    <t>#17 William Hollins - WR</t>
+    <t>#16 William Hollins - WR</t>
   </si>
   <si>
     <t>7:29</t>
   </si>
   <si>
     <t>NOS 43</t>
   </si>
   <si>
     <t>Shotgun Normal HB Dive</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>1-10-NOS 43 (7:30) 32-Jose Hernandez ran to NOS 39 for 4 yards. Tackle by 27-Bill Denton. NOS 78-John Herzog was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#27 Bill Denton - CB</t>
   </si>
   <si>
     <t>6:53</t>
   </si>
   <si>
     <t>NOS 39</t>
   </si>
@@ -845,51 +845,51 @@
   <si>
     <t>3:04</t>
   </si>
   <si>
     <t>I Formation Power HB Dive Weak</t>
   </si>
   <si>
     <t>3-3-NOS 33 (3:05) 17-Rodolfo Militello ran to NOS 34 for 1 yards. Tackle by 71-George Vera.</t>
   </si>
   <si>
     <t>2:28</t>
   </si>
   <si>
     <t>NOS 34</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-2-NOS 34 (2:27) 7-Gary Anderson punts 51 yards to NYA 15. 32-Jose Hernandez to NYA 24 for 9 yards. Tackle by 94-Orville Sapp.</t>
   </si>
   <si>
-    <t>#7 Gary Anderson - P</t>
+    <t>#12 Gary Anderson - P</t>
   </si>
   <si>
     <t>2:18</t>
   </si>
   <si>
     <t>NYA 24</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-NYA 24 (2:19) 32-Jose Hernandez ran to NYA 33 for 9 yards. Tackle by 31-Edward Vincent. NOS 78-John Herzog was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>1:43</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-1-NYA 33 (1:42) 32-Jose Hernandez ran to NYA 35 for 1 yards. Tackle by 72-Richard Ristau.</t>
   </si>