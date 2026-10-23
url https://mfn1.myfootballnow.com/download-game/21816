--- v0 (2026-09-19)
+++ v1 (2026-10-23)
@@ -314,87 +314,87 @@
   <si>
     <t>#72 Melvin Williams - DT</t>
   </si>
   <si>
     <t>#34 Alan Madewell - SS</t>
   </si>
   <si>
     <t>#95 Michael Fletcher - MLB</t>
   </si>
   <si>
     <t>#90 Johnnie Arnold - WLB</t>
   </si>
   <si>
     <t>#77 Christian Villanueva - DT</t>
   </si>
   <si>
     <t>#93 David Daniels - RDE</t>
   </si>
   <si>
     <t>#53 Clint Shepard - WLB</t>
   </si>
   <si>
     <t>#50 Willie Banas - MLB</t>
   </si>
   <si>
-    <t>#94 Lewis Salmon - SLB</t>
+    <t>#94 Lewis Salmon - MLB</t>
   </si>
   <si>
     <t>#33 Michael Coyle - CB</t>
   </si>
   <si>
     <t>#9 Scott Hutchinson - K</t>
   </si>
   <si>
     <t>LAA</t>
   </si>
   <si>
     <t>LAA 25</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>1-10-LAA 25 (15:00) 30-Mario Watterson ran to LAA 36 for 11 yards. Tackle by 94-Moises Camacho.</t>
   </si>
   <si>
     <t>#14 Tony Moore - QB</t>
   </si>
   <si>
     <t>#35 Steve Stevenson - FB</t>
   </si>
   <si>
     <t>#84 Robt Weiss - TE</t>
   </si>
   <si>
     <t>#41 Donald Sherlock - TE</t>
   </si>
   <si>
-    <t>#86 Robert Coleman - WR</t>
+    <t>#15 Robert Coleman - WR</t>
   </si>
   <si>
     <t>#55 Robert Desrosiers - LT</t>
   </si>
   <si>
     <t>#78 William Robertson - LG</t>
   </si>
   <si>
     <t>#70 Douglas Sasser - C</t>
   </si>
   <si>
     <t>#59 Clark Gonzalez - RG</t>
   </si>
   <si>
     <t>#75 Larry Koehler - RT</t>
   </si>
   <si>
     <t>#59 Herbert Hage - RDE</t>
   </si>
   <si>
     <t>#71 Jeff Reynoso - DT</t>
   </si>
   <si>
     <t>#56 David Johnson - RDE</t>
   </si>
@@ -452,51 +452,51 @@
   <si>
     <t>LAA 34</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>2-12-LAA 34 (13:34) 30-Mario Watterson ran to LAA 34 for a short loss. Tackle by 94-Moises Camacho. LAA 70-Douglas Sasser was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>12:59</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>Dime Flat Man Cover 1</t>
   </si>
   <si>
     <t>3-12-LAA 34 (12:58) 14-Tony Moore pass INTERCEPTED by 36-Kenneth Tomasini at LAA 45. 36-Kenneth Tomasini to LAA 43 for 2 yards. Tackle by 41-Donald Sherlock.</t>
   </si>
   <si>
     <t>#86 Charles Jenkins - WR</t>
   </si>
   <si>
-    <t>#68 William Boner - C</t>
+    <t>#63 William Boner - RG</t>
   </si>
   <si>
     <t>#27 Robert James - CB</t>
   </si>
   <si>
     <t>#36 Kenneth Tomasini - CB</t>
   </si>
   <si>
     <t>12:53</t>
   </si>
   <si>
     <t>LAA 43</t>
   </si>
   <si>
     <t>Strong I Normal Short Attack</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-LAA 43 (12:54) 10-Joshua Pursel pass complete to 87-Michael Lonon to LAA 36 for 7 yards. Tackle by 21-Gary Whitworth. 87-Michael Lonon breaks down the CB.</t>
   </si>
   <si>
     <t>#10 Joshua Pursel - QB</t>
   </si>
@@ -2325,51 +2325,51 @@
     <col min="26" max="26" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="51" max="51" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="51" max="51" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="35.277" bestFit="true" customWidth="true" style="0"/>