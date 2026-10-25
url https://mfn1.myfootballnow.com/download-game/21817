--- v0 (2026-09-19)
+++ v1 (2026-10-25)
@@ -512,102 +512,102 @@
   <si>
     <t>11:36</t>
   </si>
   <si>
     <t>NED 39</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-16-NED 39 (11:35) 1-Jeremiah Jessup punts 47 yards to ATL 13. Fair Catch by 84-Gerald Lopez.</t>
   </si>
   <si>
     <t>#1 Jeremiah Jessup - P</t>
   </si>
   <si>
     <t>#57 Steven Tripp - C</t>
   </si>
   <si>
     <t>#84 Gerald Lopez - WR</t>
   </si>
   <si>
-    <t>#52 James Dodson - MLB</t>
-[...2 lines deleted...]
-    <t>#88 Thomas Stutler - WR</t>
+    <t>#95 James Dodson - MLB</t>
+  </si>
+  <si>
+    <t>#14 Thomas Stutler - WR</t>
   </si>
   <si>
     <t>#74 John Goetz - LT</t>
   </si>
   <si>
-    <t>#51 Douglas Ibarra - RT</t>
+    <t>#51 Douglas Ibarra - RG</t>
   </si>
   <si>
     <t>#65 Harold Jensen - RT</t>
   </si>
   <si>
     <t>#95 Bob Parsons - RDE</t>
   </si>
   <si>
     <t>#58 James Wildman - SLB</t>
   </si>
   <si>
     <t>11:27</t>
   </si>
   <si>
     <t>ATL 13</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-ATL 13 (11:28) 24-Daniel Crawford ran to ATL 16 for 2 yards. Tackle by 30-Robert Jackson.</t>
   </si>
   <si>
     <t>#11 Brian Kolb - QB</t>
   </si>
   <si>
     <t>#24 Daniel Crawford - RB</t>
   </si>
   <si>
     <t>#39 Joseph Taylor - FB</t>
   </si>
   <si>
     <t>#88 Drew Schott - TE</t>
   </si>
   <si>
     <t>#89 George Wheeler - WR</t>
   </si>
   <si>
-    <t>#75 Donald Stjohn - LT</t>
+    <t>#65 Donald Stjohn - LT</t>
   </si>
   <si>
     <t>#50 Brian Smith - LG</t>
   </si>
   <si>
     <t>#79 Merle Robinson - C</t>
   </si>
   <si>
     <t>#75 Miguel Hill - RG</t>
   </si>
   <si>
     <t>#71 Stephen Gowdy - RT</t>
   </si>
   <si>
     <t>#99 Freddie Room - LDE</t>
   </si>
   <si>
     <t>#71 Marcus Behrens - DT</t>
   </si>
   <si>
     <t>#72 Eugene Knight - DT</t>
   </si>
   <si>
     <t>#93 Patrick Mathis - RDE</t>
   </si>
@@ -653,51 +653,51 @@
   <si>
     <t>10:01</t>
   </si>
   <si>
     <t>4-7-ATL 16 (10:02) 13-Bruce Welch punts 42 yards to NED 42. Fair Catch by 82-Jerry Carter.</t>
   </si>
   <si>
     <t>#13 Bruce Welch - P</t>
   </si>
   <si>
     <t>#86 David Fultz - TE</t>
   </si>
   <si>
     <t>#70 Jack Jackson - RT</t>
   </si>
   <si>
     <t>#66 Harold Jackson - LT</t>
   </si>
   <si>
     <t>#96 Brandon Mercado - MLB</t>
   </si>
   <si>
     <t>#56 Shawn Kozak - RDE</t>
   </si>
   <si>
-    <t>#59 Andrew Dunn - SLB</t>
+    <t>#59 Andrew Dunn - WLB</t>
   </si>
   <si>
     <t>9:55</t>
   </si>
   <si>
     <t>NED 42</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Normal SLB Outside Blitz</t>
   </si>
   <si>
     <t>1-10-NED 42 (9:56) 31-Russel Covarrubias ran to ATL 49 for 9 yards. Tackle by 51-Christopher Thorpe.</t>
   </si>
   <si>
     <t>9:21</t>
   </si>
   <si>
     <t>ATL 49</t>
   </si>
   <si>
     <t>Singleback Big Off Tackle Strong</t>
   </si>