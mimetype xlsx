--- v0 (2026-09-19)
+++ v1 (2026-10-25)
@@ -293,51 +293,51 @@
   <si>
     <t>JAX has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>SEA</t>
   </si>
   <si>
     <t>SEA 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 15-Steven Arnold kicks 75 yards from SEA 35 to JAX -10. Touchback.</t>
   </si>
   <si>
     <t>#46 Christopher Tyson - RB</t>
   </si>
   <si>
     <t>#27 Chester Highsmith - CB</t>
   </si>
   <si>
-    <t>#58 John Gray - LDE</t>
+    <t>#53 John Gray - LDE</t>
   </si>
   <si>
     <t>#98 George Ritter - LDE</t>
   </si>
   <si>
     <t>#47 George Jenkins - MLB</t>
   </si>
   <si>
     <t>#31 Jere Mann - CB</t>
   </si>
   <si>
     <t>#70 Matthew Dragoo - DT</t>
   </si>
   <si>
     <t>#31 Joseph Withrow - CB</t>
   </si>
   <si>
     <t>#75 Carl Villegas - DT</t>
   </si>
   <si>
     <t>#65 Keith Frazier - DT</t>
   </si>
   <si>
     <t>#50 Tom Fox - WLB</t>
   </si>
@@ -374,54 +374,54 @@
   <si>
     <t>#80 Paul Hollis - WR</t>
   </si>
   <si>
     <t>#59 Raymond Hill - LT</t>
   </si>
   <si>
     <t>#64 Paul Crandell - LG</t>
   </si>
   <si>
     <t>#73 Daren Barrientos - C</t>
   </si>
   <si>
     <t>#77 John Garcia - RG</t>
   </si>
   <si>
     <t>#62 Joshua Ng - RT</t>
   </si>
   <si>
     <t>#79 Joe Mattson - LDE</t>
   </si>
   <si>
     <t>#64 Delbert Chung - DT</t>
   </si>
   <si>
-    <t>#78 Eli Johnson - LDE</t>
-[...2 lines deleted...]
-    <t>#93 Trenton Larsen - RDE</t>
+    <t>#78 Eli Johnson - RDE</t>
+  </si>
+  <si>
+    <t>#93 Trenton Larsen - LDE</t>
   </si>
   <si>
     <t>#90 Elias Peacock - WLB</t>
   </si>
   <si>
     <t>#52 David Eubanks - MLB</t>
   </si>
   <si>
     <t>#97 Luis Elder - WLB</t>
   </si>
   <si>
     <t>#27 Gary Morse - CB</t>
   </si>
   <si>
     <t>#32 Anthony Jensen - CB</t>
   </si>
   <si>
     <t>#23 Danny Matteson - CB</t>
   </si>
   <si>
     <t>#44 Darryl Atkinson - CB</t>
   </si>
   <si>
     <t>14:19</t>
   </si>
@@ -458,51 +458,51 @@
   <si>
     <t>#78 Thomas Wilburn - C</t>
   </si>
   <si>
     <t>#14 Thomas McFarland - K</t>
   </si>
   <si>
     <t>#76 Stephen Bennett - C</t>
   </si>
   <si>
     <t>#53 Jamie Morena - LT</t>
   </si>
   <si>
     <t>#85 David Johnson - TE</t>
   </si>
   <si>
     <t>#71 Tyrone Arnold - RG</t>
   </si>
   <si>
     <t>#72 Anthony Thomas - RT</t>
   </si>
   <si>
     <t>#60 David Roberts - LDE</t>
   </si>
   <si>
-    <t>#59 Robert Montgomery - LDE</t>
+    <t>#77 Robert Montgomery - LDE</t>
   </si>
   <si>
     <t>#42 John Porter - CB</t>
   </si>
   <si>
     <t>#95 Benjamin Colley - MLB</t>
   </si>
   <si>
     <t>#94 Mike Kline - MLB</t>
   </si>
   <si>
     <t>#56 Daniel Nolan - WLB</t>
   </si>
   <si>
     <t>JAX 35</t>
   </si>
   <si>
     <t>(14:08) 14-Thomas McFarland kicks 74 yards from JAX 35 to SEA -9. Touchback.</t>
   </si>
   <si>
     <t>#14 Rene Diaz - WR</t>
   </si>
   <si>
     <t>SEA 25</t>
   </si>