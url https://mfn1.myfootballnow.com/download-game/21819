--- v0 (2026-09-19)
+++ v1 (2026-10-25)
@@ -305,51 +305,51 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 10-Robert Ho kicks 74 yards from TEN 35 to ARZ -9. Touchback.</t>
   </si>
   <si>
     <t>#48 John Wolf - RB</t>
   </si>
   <si>
     <t>#54 Timothy Rice - MLB</t>
   </si>
   <si>
     <t>#43 Doug Boone - MLB</t>
   </si>
   <si>
     <t>#22 Clay Briggs - CB</t>
   </si>
   <si>
     <t>#92 John Nickelson - MLB</t>
   </si>
   <si>
     <t>#55 Charles Mauzy - SLB</t>
   </si>
   <si>
-    <t>#72 Sean Boyce - LDE</t>
+    <t>#73 Sean Boyce - LDE</t>
   </si>
   <si>
     <t>#61 Edgar Overturf - DT</t>
   </si>
   <si>
     <t>#39 William Frye - CB</t>
   </si>
   <si>
     <t>#33 Gerry Shaw - SS</t>
   </si>
   <si>
     <t>#75 Timothy Rowe - LDE</t>
   </si>
   <si>
     <t>#10 Robert Ho - K</t>
   </si>
   <si>
     <t>ARZ</t>
   </si>
   <si>
     <t>ARZ 25</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Strong Inside</t>
   </si>
@@ -551,51 +551,51 @@
   <si>
     <t>TEN 38</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-3-TEN 38 (9:52) 3-Russell Everett 55 yard field goal is GOOD. TEN 0 ARZ 3</t>
   </si>
   <si>
     <t>#80 Robert Hogan - TE</t>
   </si>
   <si>
     <t>#3 Russell Everett - K</t>
   </si>
   <si>
     <t>#52 John Sandy - LT</t>
   </si>
   <si>
     <t>#73 Thomas Williams - LG</t>
   </si>
   <si>
-    <t>#66 Curtis Davis - RT</t>
+    <t>#73 Curtis Davis - RT</t>
   </si>
   <si>
     <t>#60 James Smith - RG</t>
   </si>
   <si>
     <t>#77 Philip Beggs - DT</t>
   </si>
   <si>
     <t>#55 Frank Paul - DT</t>
   </si>
   <si>
     <t>#40 William Riddick - CB</t>
   </si>
   <si>
     <t>#28 Kenneth Lancaster - SS</t>
   </si>
   <si>
     <t>#31 Mike Parr - CB</t>
   </si>
   <si>
     <t>#92 Mark Eubanks - WLB</t>
   </si>
   <si>
     <t>#47 Randall McCabe - MLB</t>
   </si>
@@ -635,51 +635,51 @@
   <si>
     <t>#87 Benjamin Johnson - TE</t>
   </si>
   <si>
     <t>#12 Gustavo Alexander - WR</t>
   </si>
   <si>
     <t>#60 Stephen Cunningham - LT</t>
   </si>
   <si>
     <t>#71 Jose Sanches - LG</t>
   </si>
   <si>
     <t>#78 Michael Rollin - C</t>
   </si>
   <si>
     <t>#63 Harlan Mills - RG</t>
   </si>
   <si>
     <t>#62 James Flores - RT</t>
   </si>
   <si>
     <t>#64 Dewey Crandall - DT</t>
   </si>
   <si>
-    <t>#90 Williams Richardson - RDE</t>
+    <t>#90 Williams Richardson - LDE</t>
   </si>
   <si>
     <t>#35 Kenneth Gibson - FS</t>
   </si>
   <si>
     <t>9:37</t>
   </si>
   <si>
     <t>ARZ 15</t>
   </si>
   <si>
     <t>(9:38) Extra point GOOD by 10-Robert Ho. TEN 7 ARZ 3</t>
   </si>
   <si>
     <t>#15 Elwood Fields - QB</t>
   </si>
   <si>
     <t>#80 Richard Evans - TE</t>
   </si>
   <si>
     <t>#9 Richard House - RB</t>
   </si>
   <si>
     <t>#73 Bobby Doss - C</t>
   </si>