--- v0 (2026-09-19)
+++ v1 (2026-10-25)
@@ -395,57 +395,57 @@
   <si>
     <t>#97 Steve Stout - LDE</t>
   </si>
   <si>
     <t>#69 Reginald Frierson - DT</t>
   </si>
   <si>
     <t>#61 Fernando Black - DT</t>
   </si>
   <si>
     <t>#60 Clay Wright - RDE</t>
   </si>
   <si>
     <t>#71 Carl Flynn - SLB</t>
   </si>
   <si>
     <t>#58 Kyle Koch - MLB</t>
   </si>
   <si>
     <t>#90 Emil Richardson - WLB</t>
   </si>
   <si>
     <t>#37 William Ong - CB</t>
   </si>
   <si>
-    <t>#47 John Raines - CB</t>
+    <t>#47 John Raines - SS</t>
   </si>
   <si>
     <t>#32 Jason Williams - SS</t>
   </si>
   <si>
-    <t>#31 Phillip Hunter - FS</t>
+    <t>#31 Phillip Hunter - CB</t>
   </si>
   <si>
     <t>14:18</t>
   </si>
   <si>
     <t>CIN 26</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>2-9-CIN 26 (14:17) 6-Joseph Galle pass complete to 89-Kenneth Bowersox to CIN 32 for 6 yards. Tackle by 47-John Raines.</t>
   </si>
   <si>
     <t>#35 Clemente Emerson - RB</t>
   </si>
   <si>
     <t>#89 Kenneth Bowersox - TE</t>
   </si>
   <si>
     <t>13:33</t>
   </si>
@@ -512,111 +512,111 @@
   <si>
     <t>#33 Samuel Atchison - CB</t>
   </si>
   <si>
     <t>#36 Antoine Ayala - FS</t>
   </si>
   <si>
     <t>#28 Norman Maldonado - CB</t>
   </si>
   <si>
     <t>11:30</t>
   </si>
   <si>
     <t>CIN 43</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-14-CIN 43 (11:29) 16-Brian Ward punts 57 yards to CLE 0.4-14-CIN 43 (11:29) 16-Brian Ward punts 57 yards to CLE 0. Touchback.</t>
   </si>
   <si>
-    <t>#16 Brian Ward - P</t>
+    <t>#2 Brian Ward - P</t>
   </si>
   <si>
     <t>#88 Leslie Cornell - WR</t>
   </si>
   <si>
     <t>#59 Dennis Cox - WLB</t>
   </si>
   <si>
-    <t>#55 Bernard Livingston - SLB</t>
+    <t>#55 Bernard Livingston - WLB</t>
   </si>
   <si>
     <t>#69 Timothy Green - LT</t>
   </si>
   <si>
     <t>#58 James Daniel - RT</t>
   </si>
   <si>
     <t>#67 John Henry - RG</t>
   </si>
   <si>
     <t>#77 Stephen Goble - LDE</t>
   </si>
   <si>
     <t>11:19</t>
   </si>
   <si>
     <t>CLE 20</t>
   </si>
   <si>
     <t>Singleback Slot Strong Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>1-10-CLE 20 (11:20) 38-Joe Wilcox ran to CLE 20 for a short loss. Tackle by 94-Long Whaley.</t>
   </si>
   <si>
     <t>#9 Stanley Chandler - QB</t>
   </si>
   <si>
     <t>#38 Joe Wilcox - RB</t>
   </si>
   <si>
     <t>#84 Clint Thomas - TE</t>
   </si>
   <si>
     <t>#87 Jerry Pearson - WR</t>
   </si>
   <si>
     <t>#13 Patrick Waite - WR</t>
   </si>
   <si>
     <t>#72 Vince Heyward - LT</t>
   </si>
   <si>
     <t>#66 William Parham - LG</t>
   </si>
   <si>
-    <t>#62 Orlando Cotton - C</t>
+    <t>#62 Orlando Cotton - RG</t>
   </si>
   <si>
     <t>#70 Horace Glenn - RG</t>
   </si>
   <si>
     <t>#76 Adam Hale - RT</t>
   </si>
   <si>
     <t>#94 Long Whaley - LDE</t>
   </si>
   <si>
     <t>#66 Raymond Jordan - DT</t>
   </si>
   <si>
     <t>#52 Christopher Hogg - DT</t>
   </si>
   <si>
     <t>#55 Sherman Peacock - RDE</t>
   </si>
   <si>
     <t>#7 Joseph Butler - CB</t>
   </si>
   <si>
     <t>#30 Billy Rowlands - SS</t>
   </si>
@@ -644,51 +644,51 @@
   <si>
     <t>CLE 21</t>
   </si>
   <si>
     <t>Singleback Normal Quick Slant</t>
   </si>
   <si>
     <t>3-9-CLE 21 (9:57) 9-Stanley Chandler sacked at CLE 13 for -8 yards (43-Lawrence Judd)</t>
   </si>
   <si>
     <t>9:24</t>
   </si>
   <si>
     <t>CLE 13</t>
   </si>
   <si>
     <t>4-17-CLE 13 (9:23) 7-Steven Francis punts 49 yards to CIN 38. Fair Catch by 40-George Hanson.</t>
   </si>
   <si>
     <t>#7 Steven Francis - P</t>
   </si>
   <si>
     <t>#74 Phillip Heaton - RT</t>
   </si>
   <si>
-    <t>#68 James Richardson - RG</t>
+    <t>#68 James Richardson - C</t>
   </si>
   <si>
     <t>#82 John Bingham - TE</t>
   </si>
   <si>
     <t>#50 Harry Murphy - LDE</t>
   </si>
   <si>
     <t>#73 Charles Bean - DT</t>
   </si>
   <si>
     <t>#93 James Rogers - SLB</t>
   </si>
   <si>
     <t>9:15</t>
   </si>
   <si>
     <t>CIN 38</t>
   </si>
   <si>
     <t>1-10-CIN 38 (9:16) 21-John Brown ran to CLE 43 for 18 yards. Tackle by 47-John Raines.</t>
   </si>
   <si>
     <t>8:32</t>
   </si>
@@ -2314,89 +2314,89 @@
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="364.482" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="31" max="31" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="31" max="31" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="67" max="67" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="67" max="67" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="69" max="69" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="69" max="69" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="30.564" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">