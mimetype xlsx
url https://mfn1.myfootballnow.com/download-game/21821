--- v0 (2026-09-19)
+++ v1 (2026-10-25)
@@ -302,111 +302,111 @@
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Curtis Dugas kicks 74 yards from BAL 35 to PIT -9. 43-Randy Eckert to PIT 16 for 26 yards. Tackle by 39-Sol Hammond. PIT 49-Donald Cronk was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#43 Randy Eckert - RB</t>
   </si>
   <si>
     <t>#96 Russell Riddle - SLB</t>
   </si>
   <si>
     <t>#26 Jacob Hoffman - SS</t>
   </si>
   <si>
     <t>#56 Ralph Navarrete - MLB</t>
   </si>
   <si>
     <t>#49 Donald Cronk - SS</t>
   </si>
   <si>
-    <t>#99 Thomas Carr - WLB</t>
+    <t>#96 Thomas Carr - SLB</t>
   </si>
   <si>
     <t>#92 Randall Baker - RDE</t>
   </si>
   <si>
     <t>#42 Fred Rice - SS</t>
   </si>
   <si>
     <t>#47 Ramon Jefferson - FS</t>
   </si>
   <si>
     <t>#95 Bradley Booker - DT</t>
   </si>
   <si>
     <t>#27 Marcus Lynch - CB</t>
   </si>
   <si>
     <t>#3 Curtis Dugas - K</t>
   </si>
   <si>
     <t>PIT</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
   <si>
     <t>PIT 16</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>1-10-PIT 16 (14:56) 17-Charles Gates pass Pass knocked down by 29-Mervin Miller. incomplete, intended for 85-Jeffrey Jacks.</t>
   </si>
   <si>
     <t>#17 Charles Gates - QB</t>
   </si>
   <si>
     <t>#21 Richard Johnson - RB</t>
   </si>
   <si>
-    <t>#48 Pete Gardner - RB</t>
+    <t>#37 Pete Gardner - RB</t>
   </si>
   <si>
     <t>#35 Leonard Cost - FB</t>
   </si>
   <si>
     <t>#81 George Archuleta - TE</t>
   </si>
   <si>
     <t>#85 Jeffrey Jacks - TE</t>
   </si>
   <si>
     <t>#51 Steven Pinder - LT</t>
   </si>
   <si>
-    <t>#59 John Brown - C</t>
+    <t>#62 John Brown - C</t>
   </si>
   <si>
     <t>#80 Justin Whitley - C</t>
   </si>
   <si>
     <t>#72 Edward Toro - RG</t>
   </si>
   <si>
     <t>#62 Robert Jeon - RT</t>
   </si>
   <si>
     <t>#93 Basil Cushing - LDE</t>
   </si>
   <si>
     <t>#79 Larry Hatcher - RDE</t>
   </si>
   <si>
     <t>#90 Matthew Gatewood - DT</t>
   </si>
   <si>
     <t>#92 Donald Johnson - DT</t>
   </si>
   <si>
     <t>#60 Willie Walker - RDE</t>
   </si>
@@ -530,51 +530,51 @@
   <si>
     <t>#82 Richard Cole - TE</t>
   </si>
   <si>
     <t>#6 Peter Black - WR</t>
   </si>
   <si>
     <t>#85 Vincent Fisher - WR</t>
   </si>
   <si>
     <t>#69 Ronald Mach - RT</t>
   </si>
   <si>
     <t>#53 Timothy Barnes - RG</t>
   </si>
   <si>
     <t>#62 Joshua Hawkins - C</t>
   </si>
   <si>
     <t>#50 Charles Hanley - RG</t>
   </si>
   <si>
     <t>#59 Don Fisher - C</t>
   </si>
   <si>
-    <t>#78 Theodore Wolf - RDE</t>
+    <t>#79 Theodore Wolf - RDE</t>
   </si>
   <si>
     <t>#53 Stephen Shelton - DT</t>
   </si>
   <si>
     <t>12:10</t>
   </si>
   <si>
     <t>PIT 31</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Hooks</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>2-1-PIT 31 (12:09) 10-Gregory Moran pass complete to 85-Vincent Fisher to PIT 30 for a short gain. Tackle by 99-Thomas Carr. 47-Williams Blodgett was completely beat on that play. BAL 62-Joshua Hawkins was injured on the play. He looks like he should be able to return. BAL 69-Ronald Mach was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#18 Richard Eddings - WR</t>
   </si>
   <si>
     <t>#75 Bobby Mundy - DT</t>
   </si>
@@ -977,51 +977,51 @@
   <si>
     <t>2-10-PIT 24 (1:52) 47-Williams Blodgett ran to PIT 25 for a short loss. Tackle by 56-Ralph Navarrete.</t>
   </si>
   <si>
     <t>1:15</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Slot Post</t>
   </si>
   <si>
     <t>3-10-PIT 25 (1:14) 10-Gregory Moran pass complete to 85-Vincent Fisher to PIT 9 for 16 yards. Tackle by 27-Marcus Lynch. 85-Vincent Fisher breaks down the CB.</t>
   </si>
   <si>
     <t>0:37</t>
   </si>
   <si>
     <t>PIT 9</t>
   </si>
   <si>
     <t>1-9-PIT 9 (0:36) 47-Williams Blodgett ran to PIT 10 for -1 yards. Tackle by 99-Thomas Carr. BAL 50-Charles Hanley was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#80 Timothy Todd - WR</t>
   </si>
   <si>
-    <t>#32 Anthony Padilla - FS</t>
+    <t>#23 Anthony Padilla - FS</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>
   <si>
     <t>PIT 10</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>2-10-PIT 10 (15:00) 47-Williams Blodgett ran to PIT 1 for 9 yards. Tackle by 27-Marcus Lynch.</t>
   </si>
   <si>
     <t>14:23</t>
   </si>
   <si>
     <t>PIT 1</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>