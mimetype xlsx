--- v0 (2026-09-19)
+++ v1 (2026-10-25)
@@ -317,72 +317,72 @@
   <si>
     <t>#76 Darryl Hurt - DT</t>
   </si>
   <si>
     <t>#95 Edward Ortiz - RDE</t>
   </si>
   <si>
     <t>#29 Carlos Hanks - CB</t>
   </si>
   <si>
     <t>#51 Edgar Moffett - WLB</t>
   </si>
   <si>
     <t>#73 Michael Jacks - DT</t>
   </si>
   <si>
     <t>#52 William Smith - MLB</t>
   </si>
   <si>
     <t>#56 Juan Dryden - WLB</t>
   </si>
   <si>
     <t>#48 Chris Lucas - CB</t>
   </si>
   <si>
-    <t>#28 Gregory Castillo - SS</t>
+    <t>#35 Gregory Castillo - SS</t>
   </si>
   <si>
     <t>#5 David Schwartz - K</t>
   </si>
   <si>
     <t>PHI</t>
   </si>
   <si>
     <t>PHI 25</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-PHI 25 (15:00) 42-Matthew Ulmer ran to PHI 27 for 2 yards. Tackle by 52-Joe Sather.</t>
   </si>
   <si>
-    <t>#1 Charles Butterworth - QB</t>
+    <t>#13 Charles Butterworth - QB</t>
   </si>
   <si>
     <t>#42 Matthew Ulmer - RB</t>
   </si>
   <si>
     <t>#21 Jay Hickman - FB</t>
   </si>
   <si>
     <t>#10 Alexander Wong - WR</t>
   </si>
   <si>
     <t>#88 Eugene Simon - WR</t>
   </si>
   <si>
     <t>#66 Darren Alexander - RT</t>
   </si>
   <si>
     <t>#69 Norbert Kellogg - LG</t>
   </si>
   <si>
     <t>#78 Howard Green - C</t>
   </si>
   <si>
     <t>#72 Ed Robinson - RG</t>
   </si>
@@ -416,51 +416,51 @@
   <si>
     <t>#39 Charles Martin - FS</t>
   </si>
   <si>
     <t>#31 Milton Massey - CB</t>
   </si>
   <si>
     <t>#49 Conrad Johnson - CB</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
   <si>
     <t>PHI 27</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>2-8-PHI 27 (14:19) 1-Charles Butterworth pass complete to 84-Mark Dean to PHI 30 for 4 yards. Tackle by 52-Joe Sather.</t>
   </si>
   <si>
-    <t>#84 Mark Dean - TE</t>
+    <t>#86 Mark Dean - TE</t>
   </si>
   <si>
     <t>#62 John Kehoe - LT</t>
   </si>
   <si>
     <t>#73 Lawrence White - DT</t>
   </si>
   <si>
     <t>13:42</t>
   </si>
   <si>
     <t>PHI 30</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>3-5-PHI 30 (13:41) 1-Charles Butterworth pass Pass knocked down by 50-Alphonso Gilchrist. incomplete, intended for 84-Mark Dean.</t>
   </si>
   <si>
     <t>13:36</t>
   </si>
@@ -518,66 +518,66 @@
   <si>
     <t>#27 John Coffman - RB</t>
   </si>
   <si>
     <t>#38 Douglas Green - RB</t>
   </si>
   <si>
     <t>#85 Luis Ornelas - TE</t>
   </si>
   <si>
     <t>#89 Nick Terry - WR</t>
   </si>
   <si>
     <t>#17 Santiago Stjohn - WR</t>
   </si>
   <si>
     <t>#72 Raymond Dail - LG</t>
   </si>
   <si>
     <t>#76 Joseph Kelly - C</t>
   </si>
   <si>
     <t>#71 Earl Mann - C</t>
   </si>
   <si>
-    <t>#57 David Smith - RG</t>
+    <t>#69 David Smith - RG</t>
   </si>
   <si>
     <t>#64 Michael King - RT</t>
   </si>
   <si>
     <t>#62 James Parkinson - LDE</t>
   </si>
   <si>
     <t>#98 Earl Ramirez - DT</t>
   </si>
   <si>
     <t>#61 Richard Butler - RDE</t>
   </si>
   <si>
-    <t>#91 Daniel Castrejon - SLB</t>
+    <t>#56 Daniel Castrejon - WLB</t>
   </si>
   <si>
     <t>#36 Harold King - CB</t>
   </si>
   <si>
     <t>12:51</t>
   </si>
   <si>
     <t>KCY 32</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>46 Heavy 2 Deep Man Under</t>
   </si>
   <si>
     <t>2-8-KCY 32 (12:50) 27-John Coffman ran to KCY 41 for 9 yards. Tackle by 29-Carlos Hanks.</t>
   </si>
   <si>
     <t>#23 Paul Johnson - CB</t>
   </si>
   <si>
     <t>12:10</t>
   </si>
@@ -662,51 +662,51 @@
   <si>
     <t>3-2-KCY 32 (8:29) 42-Matthew Ulmer ran to KCY 32 for 1 yards. Tackle by 49-Conrad Johnson.</t>
   </si>
   <si>
     <t>#55 Garrett Greer - WLB</t>
   </si>
   <si>
     <t>7:47</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-2-KCY 32 (7:46) 5-Lloyd Brewer 49 yard field goal is GOOD. PHI 3 KCY 0</t>
   </si>
   <si>
     <t>#5 Lloyd Brewer - K</t>
   </si>
   <si>
     <t>#77 Richard Sonntag - DT</t>
   </si>
   <si>
-    <t>#56 Wesley Conley - MLB</t>
+    <t>#58 Wesley Conley - MLB</t>
   </si>
   <si>
     <t>#92 Michael Stowe - LDE</t>
   </si>
   <si>
     <t>#96 Jackson Taylor - MLB</t>
   </si>
   <si>
     <t>7:41</t>
   </si>
   <si>
     <t>PHI 35</t>
   </si>
   <si>
     <t>(7:42) 5-Lloyd Brewer kicks 75 yards from PHI 35 to KCY -10. Touchback.</t>
   </si>
   <si>
     <t>KCY 25</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
@@ -818,51 +818,51 @@
   <si>
     <t>1:44</t>
   </si>
   <si>
     <t>PHI 26</t>
   </si>
   <si>
     <t>4-6-PHI 26 (1:43) 5-David Schwartz 44 yard field goal is GOOD. PHI 3 KCY 3</t>
   </si>
   <si>
     <t>#60 Warren Driver - C</t>
   </si>
   <si>
     <t>#68 Michael Manus - LT</t>
   </si>
   <si>
     <t>#63 Terry Dardar - RG</t>
   </si>
   <si>
     <t>#74 Daniel Reece - LT</t>
   </si>
   <si>
     <t>#57 George Koval - LT</t>
   </si>
   <si>
-    <t>#58 Roger Price - MLB</t>
+    <t>#93 Roger Price - MLB</t>
   </si>
   <si>
     <t>#94 Noah McBee - SLB</t>
   </si>
   <si>
     <t>1:39</t>
   </si>
   <si>
     <t>(1:40) 5-David Schwartz kicks 75 yards from KCY 35 to PHI -10. Touchback.</t>
   </si>
   <si>
     <t>1-10-PHI 25 (1:40) 1-Charles Butterworth pass complete to 84-Mark Dean to PHI 49 for 24 yards. Tackle by 46-Milton Wright. Pressure by 31-Milton Massey. KCY 46-Milton Wright was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>0:55</t>
   </si>
   <si>
     <t>PHI 49</t>
   </si>
   <si>
     <t>1-10-PHI 49 (0:54) 42-Matthew Ulmer ran to PHI 49 for a short loss. Tackle by 52-Joe Sather.</t>
   </si>
   <si>
     <t>#34 Sidney Ziemba - CB</t>
   </si>
@@ -2184,86 +2184,86 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CF167"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="399.76" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="24.708" bestFit="true" customWidth="true" style="0"/>