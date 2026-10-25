--- v0 (2026-09-19)
+++ v1 (2026-10-25)
@@ -383,51 +383,51 @@
   <si>
     <t>#63 Alberto Tynes - LG</t>
   </si>
   <si>
     <t>#76 John Anderson - C</t>
   </si>
   <si>
     <t>#61 Joseph Britton - RG</t>
   </si>
   <si>
     <t>#50 Roger Trevino - RT</t>
   </si>
   <si>
     <t>#72 Christopher Contreras - LDE</t>
   </si>
   <si>
     <t>#68 Bob Nance - DT</t>
   </si>
   <si>
     <t>#62 Ralph Garcia - DT</t>
   </si>
   <si>
     <t>#94 Jason Jones - RDE</t>
   </si>
   <si>
-    <t>#56 David Ganey - SLB</t>
+    <t>#56 David Ganey - WLB</t>
   </si>
   <si>
     <t>#58 Garland Lauritzen - MLB</t>
   </si>
   <si>
     <t>#98 Joseph Olson - WLB</t>
   </si>
   <si>
     <t>#24 Charles Weiner - CB</t>
   </si>
   <si>
     <t>#26 Chad Johnson - CB</t>
   </si>
   <si>
     <t>#48 Mike Montano - SS</t>
   </si>
   <si>
     <t>#46 Marshall Roberson - FS</t>
   </si>
   <si>
     <t>14:57</t>
   </si>
   <si>
     <t>WAS 17</t>
   </si>
@@ -503,60 +503,60 @@
   <si>
     <t>4-3 Under Shallow Right Zone</t>
   </si>
   <si>
     <t>1-10-CAR 46 (13:27) 28-Jason Thigpen ran to WAS 44 for 10 yards. Tackle by 35-Gary Hickman.</t>
   </si>
   <si>
     <t>#15 George Ruch - QB</t>
   </si>
   <si>
     <t>#28 Jason Thigpen - RB</t>
   </si>
   <si>
     <t>#44 Larry Rodriguez - FB</t>
   </si>
   <si>
     <t>#84 David Stephenson - TE</t>
   </si>
   <si>
     <t>#82 Charles Ferguson - WR</t>
   </si>
   <si>
     <t>#71 Joshua Tomas - LT</t>
   </si>
   <si>
-    <t>#64 Robert Heiden - LG</t>
+    <t>#74 Robert Heiden - RT</t>
   </si>
   <si>
     <t>#55 Stephen Quam - C</t>
   </si>
   <si>
     <t>#62 Corey Beam - RG</t>
   </si>
   <si>
-    <t>#74 Tom Denson - RT</t>
+    <t>#66 Tom Denson - LG</t>
   </si>
   <si>
     <t>#79 Harold Stirling - LDE</t>
   </si>
   <si>
     <t>#58 Lance Maxwell - RDE</t>
   </si>
   <si>
     <t>#51 John Logston - SLB</t>
   </si>
   <si>
     <t>#20 Bruce Holloway - SS</t>
   </si>
   <si>
     <t>#35 Gary Hickman - SS</t>
   </si>
   <si>
     <t>12:45</t>
   </si>
   <si>
     <t>WAS 44</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
@@ -644,51 +644,51 @@
   <si>
     <t>1-9-WAS 9 (9:57) 15-George Ruch pass complete to 81-Scott Martino for 9 yards. TOUCHDOWN! WAS 0 CAR 6</t>
   </si>
   <si>
     <t>9:53</t>
   </si>
   <si>
     <t>WAS 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(9:54) Extra point GOOD by 2-William Abraham. WAS 0 CAR 7</t>
   </si>
   <si>
     <t>#1 Richard Garcia - P</t>
   </si>
   <si>
     <t>#65 Charles Fairbanks - LG</t>
   </si>
   <si>
-    <t>#77 Rayford Hall - RT</t>
+    <t>#64 Rayford Hall - RG</t>
   </si>
   <si>
     <t>#73 Kyle Connor - DT</t>
   </si>
   <si>
     <t>#92 Joseph Law - LDE</t>
   </si>
   <si>
     <t>(9:54) 2-William Abraham kicks 75 yards from CAR 35 to WAS -10. Touchback.</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>1-10-WAS 25 (9:54) 19-Dwight Yeary pass complete to 83-John Giles to WAS 32 for 7 yards. Tackle by 26-Chad Johnson.</t>
   </si>
   <si>
     <t>#40 Ernest Bailey - FB</t>
   </si>
   <si>
     <t>#83 John Giles - TE</t>
   </si>
   <si>
     <t>9:11</t>
   </si>
@@ -1097,51 +1097,51 @@
   <si>
     <t>3-10-WAS 34 (8:14) 19-Dwight Yeary pass complete to 13-Steven Harrison to WAS 48 for 13 yards. Tackle by 26-Chad Johnson. Pressure by 72-Christopher Contreras.</t>
   </si>
   <si>
     <t>7:31</t>
   </si>
   <si>
     <t>WAS 48</t>
   </si>
   <si>
     <t>1-10-WAS 48 (7:30) 19-Dwight Yeary pass complete to 83-John Giles to CAR 47 for 6 yards. Tackle by 46-Marshall Roberson.</t>
   </si>
   <si>
     <t>#21 Ian Carlson - RB</t>
   </si>
   <si>
     <t>#51 Tom Glover - SLB</t>
   </si>
   <si>
     <t>#20 Larry Spivey - CB</t>
   </si>
   <si>
     <t>#30 Terry Barrientos - CB</t>
   </si>
   <si>
-    <t>#42 Joseph Young - FS</t>
+    <t>#49 Joseph Young - SS</t>
   </si>
   <si>
     <t>6:49</t>
   </si>
   <si>
     <t>2-4-CAR 47 (6:48) 39-Mark Harris ran to CAR 47 for a short loss. Tackle by 98-Joseph Olson.</t>
   </si>
   <si>
     <t>6:11</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>3-5-CAR 47 (6:10) 39-Mark Harris ran to CAR 44 for 3 yards. Tackle by 56-David Ganey.</t>
   </si>
   <si>
     <t>5:32</t>
   </si>
   <si>
     <t>CAR 44</t>
   </si>
   <si>
     <t>4-1-CAR 44 (5:31) 12-Francis Maule punts 35 yards to CAR 9. Fair Catch by 88-Brent Stine.</t>
   </si>
@@ -1322,51 +1322,51 @@
   <si>
     <t>14:15</t>
   </si>
   <si>
     <t>2-3-CAR 32 (14:14) 15-George Ruch pass incomplete, the ball was thrown away. Pressure by 58-Lance Maxwell.</t>
   </si>
   <si>
     <t>14:08</t>
   </si>
   <si>
     <t>3-3-CAR 32 (14:09) 38-Ralph Koerner ran to CAR 34 for 2 yards. Tackle by 68-Richard Goddard.</t>
   </si>
   <si>
     <t>13:30</t>
   </si>
   <si>
     <t>4-1-CAR 34 (13:29) 1-Richard Garcia punts 44 yards to WAS 21. Fair Catch by 86-Rafael Ronquillo.</t>
   </si>
   <si>
     <t>13:21</t>
   </si>
   <si>
     <t>1-10-WAS 21 (13:22) 19-Dwight Yeary pass complete to 43-Steven Dolby to WAS 20 for -1 yards. Tackle by 48-Mike Montano. 43-Steven Dolby made a great move on the CB.</t>
   </si>
   <si>
-    <t>#92 Leroy Darling - WLB</t>
+    <t>#92 Leroy Darling - SLB</t>
   </si>
   <si>
     <t>12:40</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>2-11-WAS 20 (12:39) 19-Dwight Yeary pass complete to 87-Joseph Roberts to WAS 25 for 5 yards. Tackle by 24-Charles Weiner.</t>
   </si>
   <si>
     <t>11:56</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>3-7-WAS 25 (11:55) 39-Mark Harris ran to WAS 24 for a short loss. Tackle by 72-Christopher Contreras.</t>
   </si>
   <si>
     <t>11:23</t>
   </si>
   <si>
     <t>4-7-WAS 24 (11:22) 12-Francis Maule punts 50 yards to CAR 26. Fair Catch by 88-Brent Stine.</t>
   </si>