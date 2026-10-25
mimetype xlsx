--- v0 (2026-09-19)
+++ v1 (2026-10-25)
@@ -290,129 +290,129 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>TBY has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>NYN</t>
   </si>
   <si>
     <t>NYN 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 5-Jaime Jacobs kicks 74 yards from NYN 35 to TBY -9. Touchback.</t>
   </si>
   <si>
     <t>#21 Ryan Clover - RB</t>
   </si>
   <si>
-    <t>#37 Gregory Mitchell - CB</t>
+    <t>#33 Gregory Mitchell - CB</t>
   </si>
   <si>
     <t>#59 Daniel Roberts - WLB</t>
   </si>
   <si>
     <t>#92 Randy Elliott - RDE</t>
   </si>
   <si>
-    <t>#48 Andrew Prim - CB</t>
-[...5 lines deleted...]
-    <t>#40 Richard House - CB</t>
+    <t>#44 Andrew Prim - CB</t>
+  </si>
+  <si>
+    <t>#45 Bobby Myers - WLB</t>
+  </si>
+  <si>
+    <t>#41 Richard House - CB</t>
   </si>
   <si>
     <t>#42 Marion Thomas - CB</t>
   </si>
   <si>
     <t>#32 Marshall Campos - CB</t>
   </si>
   <si>
-    <t>#49 Victor Martin - CB</t>
+    <t>#48 Victor Martin - CB</t>
   </si>
   <si>
     <t>#38 Edward Burkhalter - CB</t>
   </si>
   <si>
     <t>#5 Jaime Jacobs - K</t>
   </si>
   <si>
     <t>TBY</t>
   </si>
   <si>
     <t>TBY 25</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Right</t>
   </si>
   <si>
     <t>Nickel Blitz Weak Blitz</t>
   </si>
   <si>
     <t>1-10-TBY 25 (15:00) 20-Lee Fyffe ran to TBY 28 for 3 yards. Tackle by 63-Jorge Banda.</t>
   </si>
   <si>
     <t>#9 Carl Hagen - QB</t>
   </si>
   <si>
     <t>#20 Lee Fyffe - RB</t>
   </si>
   <si>
     <t>#29 Timothy Gillespie - FB</t>
   </si>
   <si>
     <t>#11 Benjamin Nguyen - WR</t>
   </si>
   <si>
     <t>#16 Todd Ayers - WR</t>
   </si>
   <si>
     <t>#13 Tom Mauney - WR</t>
   </si>
   <si>
     <t>#77 Michael Leblanc - LT</t>
   </si>
   <si>
     <t>#64 Tracy Kelly - LG</t>
   </si>
   <si>
-    <t>#61 William Hampton - C</t>
+    <t>#67 William Hampton - LG</t>
   </si>
   <si>
     <t>#65 Robert Hilton - RG</t>
   </si>
   <si>
-    <t>#78 Christopher Castillo - RT</t>
+    <t>#73 Christopher Castillo - RT</t>
   </si>
   <si>
     <t>#90 Donald Munoz - LDE</t>
   </si>
   <si>
     <t>#63 Jorge Banda - DT</t>
   </si>
   <si>
     <t>#93 Damien Dean - DT</t>
   </si>
   <si>
     <t>#98 Francisco Williams - RDE</t>
   </si>
   <si>
     <t>#56 Ronald Rice - MLB</t>
   </si>
   <si>
     <t>#59 Jeffrey Pruitt - WLB</t>
   </si>
   <si>
     <t>#20 Johnny Pace - CB</t>
   </si>
   <si>
     <t>#31 Jason Forrester - CB</t>
   </si>
@@ -593,162 +593,162 @@
   <si>
     <t>7:30</t>
   </si>
   <si>
     <t>NYN 16</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>3-14-NYN 16 (7:31) 9-Carl Hagen pass complete to 11-Benjamin Nguyen to NYN 6 for 10 yards. Tackle by 20-Johnny Pace. Pressure by 98-Francisco Williams. PENALTY - Holding (TBY 65-Robert Hilton) (Declined)</t>
   </si>
   <si>
     <t>7:26</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-4-NYN 6 (7:27) 3-Thomas Spielman 23 yard field goal is GOOD. NYN 60-Jim Ramirez was injured on the play. He looks like he should be able to return. TBY 3 NYN 0</t>
   </si>
   <si>
-    <t>#60 Fred Billings - C</t>
+    <t>#61 Fred Billings - C</t>
   </si>
   <si>
     <t>#3 Thomas Spielman - K</t>
   </si>
   <si>
     <t>#66 Eddie Bright - RG</t>
   </si>
   <si>
     <t>#72 Joshua McLaurin - LT</t>
   </si>
   <si>
     <t>#68 Eugene Lawrence - RG</t>
   </si>
   <si>
     <t>#50 Sean Flinchum - MLB</t>
   </si>
   <si>
     <t>#95 Clyde Camp - MLB</t>
   </si>
   <si>
     <t>#92 Sean Merritt - WLB</t>
   </si>
   <si>
     <t>#53 Duane Slider - SLB</t>
   </si>
   <si>
     <t>#21 David Salomon - SLB</t>
   </si>
   <si>
-    <t>#60 Jim Ramirez - RDE</t>
+    <t>#76 Jim Ramirez - RDE</t>
   </si>
   <si>
     <t>7:23</t>
   </si>
   <si>
     <t>TBY 35</t>
   </si>
   <si>
     <t>(7:24) 3-Thomas Spielman kicks 75 yards from TBY 35 to NYN -10. Touchback.</t>
   </si>
   <si>
     <t>#35 Thomas Gibson - RB</t>
   </si>
   <si>
     <t>#40 Joseph Meier - CB</t>
   </si>
   <si>
     <t>#58 Timothy Simon - WLB</t>
   </si>
   <si>
     <t>NYN 25</t>
   </si>
   <si>
     <t>Strong I Big HB Toss Weak</t>
   </si>
   <si>
     <t>46 Normal Weak Blitz</t>
   </si>
   <si>
     <t>1-10-NYN 25 (7:24) 33-Cameron Barnhart ran to NYN 22 for -3 yards. Tackle by 57-Raul Kennedy.</t>
   </si>
   <si>
     <t>#15 Tommy Arnold - QB</t>
   </si>
   <si>
     <t>#33 Cameron Barnhart - RB</t>
   </si>
   <si>
     <t>#39 Christopher Word - FB</t>
   </si>
   <si>
     <t>#81 George Payne - TE</t>
   </si>
   <si>
     <t>#85 Ronald Seery - TE</t>
   </si>
   <si>
     <t>#82 Ernest Higgins - WR</t>
   </si>
   <si>
-    <t>#74 Ronald Cantrell - LT</t>
+    <t>#73 Ronald Cantrell - LT</t>
   </si>
   <si>
     <t>#77 Sidney Lassiter - LG</t>
   </si>
   <si>
     <t>#64 Mike Roberts - C</t>
   </si>
   <si>
     <t>#61 Robert Scott - RG</t>
   </si>
   <si>
     <t>#76 Will Fletcher - RT</t>
   </si>
   <si>
-    <t>#90 Kevin Barnes - LDE</t>
+    <t>#94 Kevin Barnes - LDE</t>
   </si>
   <si>
     <t>#99 John Jackson - DT</t>
   </si>
   <si>
-    <t>#98 David Vandeusen - DT</t>
+    <t>#96 David Vandeusen - DT</t>
   </si>
   <si>
     <t>#91 Alfonso White - RDE</t>
   </si>
   <si>
-    <t>#56 John Quarterman - WLB</t>
-[...2 lines deleted...]
-    <t>#50 Anthony Sipple - MLB</t>
+    <t>#50 John Quarterman - MLB</t>
+  </si>
+  <si>
+    <t>#55 Anthony Sipple - WLB</t>
   </si>
   <si>
     <t>#57 Raul Kennedy - WLB</t>
   </si>
   <si>
     <t>#35 John Patterson - CB</t>
   </si>
   <si>
     <t>6:47</t>
   </si>
   <si>
     <t>NYN 22</t>
   </si>
   <si>
     <t>Singleback Big Ins and Outs</t>
   </si>
   <si>
     <t>46 Normal Inside Blitz</t>
   </si>
   <si>
     <t>2-13-NYN 22 (6:46) 15-Tommy Arnold pass complete to 84-Brian Degroot to NYN 27 for 5 yards. Tackle by 38-Edward Burkhalter.</t>
   </si>
   <si>
     <t>#84 Brian Degroot - WR</t>
   </si>
@@ -881,51 +881,51 @@
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>
   <si>
     <t>TBY 4</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>3-4-TBY 4 (15:00) 15-Tommy Arnold pass Pass knocked down by 35-John Patterson. incomplete, intended for 81-George Payne.</t>
   </si>
   <si>
     <t>14:57</t>
   </si>
   <si>
     <t>4-4-TBY 4 (14:58) 5-Jaime Jacobs 21 yard field goal is GOOD. TBY 3 NYN 3</t>
   </si>
   <si>
     <t>#2 Doyle Armstrong - P</t>
   </si>
   <si>
-    <t>#52 Ronald Cross - LT</t>
+    <t>#54 Ronald Cross - LT</t>
   </si>
   <si>
     <t>#70 David Miranda - RG</t>
   </si>
   <si>
     <t>#62 Landon Everhart - RG</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
   <si>
     <t>(14:56) 5-Jaime Jacobs kicks 74 yards from NYN 35 to TBY -9. Touchback.</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>1-10-TBY 25 (14:56) 20-Lee Fyffe ran to TBY 25 for a short gain. Tackle by 56-Ronald Rice.</t>
   </si>
   <si>
     <t>14:15</t>
   </si>
   <si>
     <t>2-10-TBY 25 (14:14) PENALTY - False Start (TBY 78-Christopher Castillo)</t>
   </si>
@@ -1460,51 +1460,51 @@
   <si>
     <t>6:48</t>
   </si>
   <si>
     <t>1-10-NYN 49 (6:49) 15-Tommy Arnold pass complete to 84-Brian Degroot to TBY 45 for 6 yards. Tackle by 38-Edward Burkhalter. TBY 91-Alfonso White was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>6:09</t>
   </si>
   <si>
     <t>2-4-TBY 45 (6:08) 33-Cameron Barnhart ran to TBY 44 for 1 yards. Tackle by 50-Anthony Sipple. NYN 64-Mike Roberts was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>5:37</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>3-3-TBY 44 (5:36) 33-Cameron Barnhart ran to TBY 43 for 1 yards. Tackle by 99-John Jackson.</t>
   </si>
   <si>
     <t>#68 Michael Livingston - C</t>
   </si>
   <si>
-    <t>#94 William George - DT</t>
+    <t>#79 William George - DT</t>
   </si>
   <si>
     <t>4:57</t>
   </si>
   <si>
     <t>TBY 43</t>
   </si>
   <si>
     <t>4-2-TBY 43 (4:56) 5-Jaime Jacobs 60 yard field goal is NO GOOD. (Short)</t>
   </si>
   <si>
     <t>4:50</t>
   </si>
   <si>
     <t>1-10-TBY 50 (4:51) 20-Lee Fyffe ran to NYN 41 for 9 yards. Tackle by 30-Richard Arwood.</t>
   </si>
   <si>
     <t>4:10</t>
   </si>
   <si>
     <t>2-1-NYN 41 (4:09) 9-Carl Hagen pass incomplete, the ball was thrown away. Pressure by 51-Jason Clifton. TBY 61-William Hampton was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>4:03</t>
   </si>