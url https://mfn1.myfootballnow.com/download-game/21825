--- v0 (2026-09-22)
+++ v1 (2026-10-25)
@@ -305,51 +305,51 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 8-John Sullivan kicks 72 yards from NED 35 to ARZ -7. Touchback.</t>
   </si>
   <si>
     <t>#48 John Wolf - RB</t>
   </si>
   <si>
     <t>#54 Timothy Rice - MLB</t>
   </si>
   <si>
     <t>#43 Doug Boone - MLB</t>
   </si>
   <si>
     <t>#22 Clay Briggs - CB</t>
   </si>
   <si>
     <t>#92 John Nickelson - MLB</t>
   </si>
   <si>
     <t>#55 Charles Mauzy - SLB</t>
   </si>
   <si>
-    <t>#72 Sean Boyce - LDE</t>
+    <t>#73 Sean Boyce - LDE</t>
   </si>
   <si>
     <t>#61 Edgar Overturf - DT</t>
   </si>
   <si>
     <t>#39 William Frye - CB</t>
   </si>
   <si>
     <t>#33 Gerry Shaw - SS</t>
   </si>
   <si>
     <t>#75 Timothy Rowe - LDE</t>
   </si>
   <si>
     <t>#8 John Sullivan - K</t>
   </si>
   <si>
     <t>ARZ</t>
   </si>
   <si>
     <t>ARZ 25</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
@@ -431,51 +431,51 @@
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-ARZ 40 (14:23) 6-Darryl Holley pass Pass knocked down by 50-Paul Winters. incomplete, intended for 86-Timothy Martin.</t>
   </si>
   <si>
     <t>#40 Juan Holm - WR</t>
   </si>
   <si>
     <t>#41 Kenneth Agostini - CB</t>
   </si>
   <si>
     <t>14:18</t>
   </si>
   <si>
     <t>2-10-ARZ 40 (14:19) 6-Darryl Holley pass complete to 84-David Moats to NED 46 for 14 yards. Tackle by 59-Andrew Dunn. Pressure by 99-Freddie Room.</t>
   </si>
   <si>
     <t>#47 Andrew Foster - RB</t>
   </si>
   <si>
-    <t>#59 Andrew Dunn - SLB</t>
+    <t>#59 Andrew Dunn - WLB</t>
   </si>
   <si>
     <t>#6 Richard Ball - SS</t>
   </si>
   <si>
     <t>#48 Mark Williams - SS</t>
   </si>
   <si>
     <t>13:43</t>
   </si>
   <si>
     <t>NED 46</t>
   </si>
   <si>
     <t>1-10-NED 46 (13:42) 6-Darryl Holley pass complete to 84-Randall Howard to NED 39 for 7 yards. Tackle by 41-Kenneth Agostini.</t>
   </si>
   <si>
     <t>#18 Henry Brooks - WR</t>
   </si>
   <si>
     <t>13:00</t>
   </si>
   <si>
     <t>NED 39</t>
   </si>
@@ -563,51 +563,51 @@
   <si>
     <t>9:35</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-1-NED 3 (9:36) 3-Russell Everett 20 yard field goal is GOOD. ARZ 3 NED 0</t>
   </si>
   <si>
     <t>#80 Robert Hogan - TE</t>
   </si>
   <si>
     <t>#3 Russell Everett - K</t>
   </si>
   <si>
     <t>#52 John Sandy - LT</t>
   </si>
   <si>
     <t>#73 Thomas Williams - LG</t>
   </si>
   <si>
-    <t>#66 Curtis Davis - RT</t>
+    <t>#73 Curtis Davis - RT</t>
   </si>
   <si>
     <t>#60 James Smith - RG</t>
   </si>
   <si>
     <t>#96 Brandon Mercado - MLB</t>
   </si>
   <si>
     <t>#56 Shawn Kozak - RDE</t>
   </si>
   <si>
     <t>9:33</t>
   </si>
   <si>
     <t>ARZ 35</t>
   </si>
   <si>
     <t>(9:34) 3-Russell Everett kicks 70 yards from ARZ 35 to NED -5. 34-Richard Matson to NED 12 for 18 yards. Tackle by 22-Clay Briggs.</t>
   </si>
   <si>
     <t>#34 Richard Matson - RB</t>
   </si>
   <si>
     <t>#54 Joseph Murillo - WLB</t>
   </si>
@@ -641,51 +641,51 @@
   <si>
     <t>#10 Gary Friedman - TE</t>
   </si>
   <si>
     <t>#74 John Goetz - LT</t>
   </si>
   <si>
     <t>#67 Tommy Brown - LG</t>
   </si>
   <si>
     <t>#65 Gary Burrus - C</t>
   </si>
   <si>
     <t>#66 Gary Evans - LG</t>
   </si>
   <si>
     <t>#76 Tony Knudson - RT</t>
   </si>
   <si>
     <t>#99 Raymond Mackin - RDE</t>
   </si>
   <si>
     <t>#64 Dewey Crandall - DT</t>
   </si>
   <si>
-    <t>#90 Williams Richardson - RDE</t>
+    <t>#90 Williams Richardson - LDE</t>
   </si>
   <si>
     <t>#93 Stephen Vazquez - SLB</t>
   </si>
   <si>
     <t>#29 Mario Foxx - CB</t>
   </si>
   <si>
     <t>9:29</t>
   </si>
   <si>
     <t>Timeout NED</t>
   </si>
   <si>
     <t>8:59</t>
   </si>
   <si>
     <t>NED 11</t>
   </si>
   <si>
     <t>Singleback Big Ins and Outs</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
@@ -719,51 +719,51 @@
   <si>
     <t>NED 10</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-12-NED 10 (8:24) 1-Jeremiah Jessup punts 50 yards to ARZ 40. Fair Catch by 48-John Wolf.</t>
   </si>
   <si>
     <t>#1 Jeremiah Jessup - P</t>
   </si>
   <si>
     <t>#57 Steven Tripp - C</t>
   </si>
   <si>
     <t>#65 Harold Jensen - RT</t>
   </si>
   <si>
     <t>#77 Darryl Jenkins - LG</t>
   </si>
   <si>
-    <t>#51 Douglas Ibarra - RT</t>
+    <t>#51 Douglas Ibarra - RG</t>
   </si>
   <si>
     <t>8:17</t>
   </si>
   <si>
     <t>1-10-ARZ 40 (8:18) 6-Darryl Holley pass complete to 84-David Moats to NED 41 for 19 yards. Tackle by 30-Robert Jackson. PENALTY - Pass Interference (NED 23-William Canale) (Declined)</t>
   </si>
   <si>
     <t>8:12</t>
   </si>
   <si>
     <t>NED 41</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>1-10-NED 41 (8:13) 6-Darryl Holley pass complete to 84-David Moats to NED 33 for 9 yards. Tackle by 53-Joseph Nunez.</t>
   </si>
   <si>
     <t>7:36</t>
   </si>
   <si>
     <t>NED 33</t>
   </si>