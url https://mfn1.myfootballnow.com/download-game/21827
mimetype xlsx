--- v0 (2026-09-22)
+++ v1 (2026-10-25)
@@ -296,72 +296,72 @@
   <si>
     <t>BAL</t>
   </si>
   <si>
     <t>BAL 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Curtis Dugas kicks 71 yards from BAL 35 to MIN -6. Touchback.</t>
   </si>
   <si>
     <t>#21 Dwight Henderson - CB</t>
   </si>
   <si>
     <t>#70 Peter James - LDE</t>
   </si>
   <si>
     <t>#94 John Burns - DT</t>
   </si>
   <si>
-    <t>#20 Jordan Heaton - FS</t>
+    <t>#46 Jordan Heaton - SS</t>
   </si>
   <si>
     <t>#65 Don Cross - DT</t>
   </si>
   <si>
     <t>#23 Miles Blankenship - CB</t>
   </si>
   <si>
     <t>#22 Tyler Davis - CB</t>
   </si>
   <si>
     <t>#55 Marvin Smith - WLB</t>
   </si>
   <si>
-    <t>#42 Sam Rucker - SS</t>
+    <t>#36 Sam Rucker - SS</t>
   </si>
   <si>
     <t>#91 David Powell - WLB</t>
   </si>
   <si>
-    <t>#76 Harold Graham - LDE</t>
+    <t>#95 Harold Graham - DT</t>
   </si>
   <si>
     <t>#3 Curtis Dugas - K</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MIN 25</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-MIN 25 (15:00) 26-Manuel Lee ran to MIN 36 for 11 yards. Tackle by 39-Sol Hammond.</t>
   </si>
   <si>
     <t>#5 Brian Thompson - QB</t>
   </si>
   <si>
     <t>#26 Manuel Lee - RB</t>
   </si>
@@ -419,54 +419,54 @@
   <si>
     <t>#24 Michael Greenwood - CB</t>
   </si>
   <si>
     <t>#45 Dennis Basso - SS</t>
   </si>
   <si>
     <t>#39 Sol Hammond - FS</t>
   </si>
   <si>
     <t>14:25</t>
   </si>
   <si>
     <t>MIN 36</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-MIN 36 (14:24) 5-Brian Thompson pass Pass knocked down by 51-James Rae. incomplete, intended for 86-Louis Taylor.</t>
   </si>
   <si>
-    <t>#44 Mark Johnson - FB</t>
-[...2 lines deleted...]
-    <t>#40 Bryce Southern - FB</t>
+    <t>#16 Mark Johnson - WR</t>
+  </si>
+  <si>
+    <t>#10 Bryce Southern - WR</t>
   </si>
   <si>
     <t>#86 Louis Taylor - TE</t>
   </si>
   <si>
     <t>#79 Larry Hatcher - RDE</t>
   </si>
   <si>
     <t>#96 Lawrence Stevens - SLB</t>
   </si>
   <si>
     <t>14:21</t>
   </si>
   <si>
     <t>Strong I Normal HB Power Strong</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>2-10-MIN 36 (14:22) 26-Manuel Lee ran to MIN 41 for 5 yards. Tackle by 51-James Rae.</t>
   </si>
   <si>
     <t>13:46</t>
   </si>
@@ -557,51 +557,51 @@
   <si>
     <t>#75 Joseph Levine - LT</t>
   </si>
   <si>
     <t>#53 Timothy Barnes - RG</t>
   </si>
   <si>
     <t>#62 Joshua Hawkins - C</t>
   </si>
   <si>
     <t>#50 Charles Hanley - RG</t>
   </si>
   <si>
     <t>#69 Ronald Mach - RT</t>
   </si>
   <si>
     <t>#92 Keith Millard - RDE</t>
   </si>
   <si>
     <t>#56 Brooks Hamilton - SLB</t>
   </si>
   <si>
     <t>#50 Charles Decker - MLB</t>
   </si>
   <si>
-    <t>#35 Darren Sharper - CB</t>
+    <t>#42 Darren Sharper - FS</t>
   </si>
   <si>
     <t>#28 Thomas Odom - CB</t>
   </si>
   <si>
     <t>#33 Fredrick Jackson - CB</t>
   </si>
   <si>
     <t>12:13</t>
   </si>
   <si>
     <t>BAL 15</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Under Shallow Right Zone</t>
   </si>
   <si>
     <t>2-6-BAL 15 (12:12) 46-Anthony Miller ran to BAL 14 for -1 yards. Tackle by 92-Keith Millard.</t>
   </si>
   <si>
     <t>#82 Richard Cole - TE</t>
   </si>
@@ -1172,51 +1172,51 @@
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>2-8-BAL 24 (8:47) 10-Gregory Moran pass complete to 82-Richard Cole to BAL 36 for 12 yards. Tackle by 20-Jordan Heaton.</t>
   </si>
   <si>
     <t>8:07</t>
   </si>
   <si>
     <t>Strong I Big HB Toss Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-BAL 36 (8:06) 46-Anthony Miller ran to BAL 36 for a short gain. Tackle by 50-Charles Decker. MIN 65-Don Cross was injured on the play. He looks like he should be able to return. MIN 92-Keith Millard was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>7:29</t>
   </si>
   <si>
     <t>2-10-BAL 36 (7:28) 47-Williams Blodgett ran to BAL 35 for a short loss. Tackle by 56-Brooks Hamilton.</t>
   </si>
   <si>
-    <t>#52 David Cordero - MLB</t>
+    <t>#52 David Cordero - WLB</t>
   </si>
   <si>
     <t>6:48</t>
   </si>
   <si>
     <t>3-10-BAL 35 (6:47) 10-Gregory Moran pass Pass knocked down by 21-Dwight Henderson. incomplete, intended for 6-Peter Black. MIN 91-David Powell was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>6:43</t>
   </si>
   <si>
     <t>4-10-BAL 35 (6:44) 9-Willie Clayton punts 45 yards to MIN 19. 21-Dwight Henderson to MIN 26 for 7 yards. Tackle by 27-Alberto Hernandez.</t>
   </si>
   <si>
     <t>#90 John Putnam - SLB</t>
   </si>
   <si>
     <t>6:34</t>
   </si>
   <si>
     <t>MIN 26</t>
   </si>
   <si>
     <t>1-10-MIN 26 (6:35) 5-Brian Thompson pass Pass knocked down by 45-Dennis Basso. incomplete, intended for 86-Louis Taylor. Pressure by 97-Brian Silverberg.</t>
   </si>