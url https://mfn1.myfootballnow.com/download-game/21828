--- v0 (2026-09-22)
+++ v1 (2026-10-25)
@@ -296,192 +296,192 @@
   <si>
     <t>NYA</t>
   </si>
   <si>
     <t>NYA 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Pedro Mitchell kicks 75 yards from NYA 35 to HOU -10. Touchback.</t>
   </si>
   <si>
     <t>#10 Christopher Gaither - WR</t>
   </si>
   <si>
     <t>#54 Benjamin Tramel - SLB</t>
   </si>
   <si>
     <t>#55 Paul Burke - WLB</t>
   </si>
   <si>
-    <t>#46 Andre Bolden - FS</t>
+    <t>#29 Andre Bolden - FS</t>
   </si>
   <si>
     <t>#99 Roberto Park - RDE</t>
   </si>
   <si>
     <t>#74 Emery Cleveland - DT</t>
   </si>
   <si>
     <t>#2 Robert Lamberton - FS</t>
   </si>
   <si>
     <t>#69 Donald Daye - LDE</t>
   </si>
   <si>
-    <t>#91 Charles Hensley - RDE</t>
+    <t>#91 Charles Hensley - LDE</t>
   </si>
   <si>
     <t>#57 Paul Otis - SLB</t>
   </si>
   <si>
     <t>#96 Kyle Foote - WLB</t>
   </si>
   <si>
     <t>#3 Pedro Mitchell - K</t>
   </si>
   <si>
     <t>HOU</t>
   </si>
   <si>
     <t>HOU 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-HOU 25 (15:00) 36-Johnny Walls ran for 75 yards. TOUCHDOWN! HOU 6 NYA 0</t>
   </si>
   <si>
     <t>#17 William Akins - QB</t>
   </si>
   <si>
-    <t>#36 Johnny Walls - RB</t>
+    <t>#42 Johnny Walls - RB</t>
   </si>
   <si>
     <t>#32 Dennis Castro - RB</t>
   </si>
   <si>
     <t>#43 Johnnie Phillips - FB</t>
   </si>
   <si>
     <t>#87 Anthony Ulrich - TE</t>
   </si>
   <si>
     <t>#81 Charles Cortez - TE</t>
   </si>
   <si>
     <t>#64 John Harris - LG</t>
   </si>
   <si>
     <t>#63 Fred Lane - LG</t>
   </si>
   <si>
     <t>#78 Robert Williams - C</t>
   </si>
   <si>
     <t>#79 Anton Ouellette - RG</t>
   </si>
   <si>
-    <t>#67 Douglas Landry - RT</t>
+    <t>#67 Douglas Landry - LG</t>
   </si>
   <si>
     <t>#75 Richard Kimmell - LDE</t>
   </si>
   <si>
     <t>#79 Ralph Roberts - LDE</t>
   </si>
   <si>
     <t>#71 George Vera - DT</t>
   </si>
   <si>
     <t>#70 Frank Jenkins - DT</t>
   </si>
   <si>
     <t>#99 Paul Moses - RDE</t>
   </si>
   <si>
     <t>#45 Cornell Huynh - SLB</t>
   </si>
   <si>
     <t>#50 Curt Price - MLB</t>
   </si>
   <si>
-    <t>#44 Arturo Serrano - WLB</t>
+    <t>#92 Arturo Serrano - SLB</t>
   </si>
   <si>
     <t>#20 Thomas Carr - CB</t>
   </si>
   <si>
     <t>#22 Randy Kramer - CB</t>
   </si>
   <si>
     <t>#23 Kevin Tapp - SS</t>
   </si>
   <si>
     <t>14:46</t>
   </si>
   <si>
     <t>NYA 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(14:47) Extra point GOOD by 18-Billy Quevedo. HOU 7 NYA 0</t>
   </si>
   <si>
-    <t>#14 Wallace Haskins - QB</t>
+    <t>#8 Wallace Haskins - QB</t>
   </si>
   <si>
     <t>#18 Billy Quevedo - K</t>
   </si>
   <si>
-    <t>#50 Michael Flores - RG</t>
+    <t>#50 Michael Flores - LG</t>
   </si>
   <si>
     <t>#65 Jared Rundle - RT</t>
   </si>
   <si>
     <t>#56 Charles Handy - RT</t>
   </si>
   <si>
     <t>#51 Evan Bridges - C</t>
   </si>
   <si>
-    <t>#58 David Goodwin - LG</t>
+    <t>#58 David Goodwin - RG</t>
   </si>
   <si>
     <t>#77 Matthew Collins - RDE</t>
   </si>
   <si>
     <t>#36 Charles Glover - FS</t>
   </si>
   <si>
     <t>#43 Phillip Merritt - MLB</t>
   </si>
   <si>
     <t>#95 Lawerence Garcia - SLB</t>
   </si>
   <si>
     <t>#46 Jay Davis - WLB</t>
   </si>
   <si>
     <t>HOU 35</t>
   </si>
   <si>
     <t>(14:47) 18-Billy Quevedo kicks 70 yards from HOU 35 to NYA -5. Touchback.</t>
   </si>
   <si>
     <t>#32 Jose Hernandez - RB</t>
   </si>
@@ -494,81 +494,81 @@
   <si>
     <t>#21 Eric Jones - CB</t>
   </si>
   <si>
     <t>NYA 25</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-NYA 25 (14:47) 11-Patrick Camp pass complete to 17-William Hollins to NYA 28 for 3 yards. Tackle by 46-Andre Bolden.</t>
   </si>
   <si>
     <t>#11 Patrick Camp - QB</t>
   </si>
   <si>
     <t>#86 Richard Clark - TE</t>
   </si>
   <si>
     <t>#6 Brian Flores - WR</t>
   </si>
   <si>
-    <t>#17 William Hollins - WR</t>
+    <t>#16 William Hollins - WR</t>
   </si>
   <si>
     <t>#10 Kenneth Nale - WR</t>
   </si>
   <si>
     <t>#68 Travis Miller - LT</t>
   </si>
   <si>
     <t>#62 Ryan Thompson - LG</t>
   </si>
   <si>
     <t>#54 Michael Brandy - C</t>
   </si>
   <si>
     <t>#60 Fred Lopez - RG</t>
   </si>
   <si>
-    <t>#69 Robert Nesbitt - RT</t>
-[...2 lines deleted...]
-    <t>#71 Robert Harmon - DT</t>
+    <t>#79 Robert Nesbitt - RT</t>
+  </si>
+  <si>
+    <t>#95 Robert Harmon - DT</t>
   </si>
   <si>
     <t>#59 Jack Harris - MLB</t>
   </si>
   <si>
     <t>#44 Dennis Mears - CB</t>
   </si>
   <si>
-    <t>#35 Willard Beattie - FS</t>
+    <t>#48 Willard Beattie - FS</t>
   </si>
   <si>
     <t>#21 Antonio Cromartie - CB</t>
   </si>
   <si>
     <t>14:07</t>
   </si>
   <si>
     <t>NYA 28</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>2-7-NYA 28 (14:06) 32-Jose Hernandez ran to NYA 29 for 1 yards. Tackle by 71-Robert Harmon.</t>
   </si>
   <si>
     <t>13:35</t>
   </si>
   <si>
     <t>NYA 29</t>
   </si>
@@ -635,51 +635,51 @@
   <si>
     <t>12:42</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>2-6-NYA 29 (12:41) 11-Patrick Camp pass complete to 86-Richard Clark to NYA 37 for 8 yards. Tackle by 46-Andre Bolden.</t>
   </si>
   <si>
     <t>11:57</t>
   </si>
   <si>
     <t>NYA 37</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>1-10-NYA 37 (11:56) 31-Robert Cruz ran to NYA 40 for 3 yards. Tackle by 59-Jack Harris. 17-William Hollins was caught flat-footed on this play.</t>
   </si>
   <si>
-    <t>#31 Robert Cruz - RB</t>
+    <t>#48 Robert Cruz - RB</t>
   </si>
   <si>
     <t>11:21</t>
   </si>
   <si>
     <t>NYA 40</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>2-7-NYA 40 (11:20) 32-Jose Hernandez ran to NYA 42 for 1 yards. Tackle by 46-Andre Bolden.</t>
   </si>
   <si>
     <t>10:36</t>
   </si>
   <si>
     <t>NYA 42</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
@@ -2105,51 +2105,51 @@
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="32.992" bestFit="true" customWidth="true" style="0"/>