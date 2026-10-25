--- v0 (2026-09-22)
+++ v1 (2026-10-25)
@@ -293,66 +293,66 @@
   <si>
     <t>SEA has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>MIA</t>
   </si>
   <si>
     <t>MIA 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 9-Daniel Liller kicks 75 yards from MIA 35 to SEA -10. Touchback.</t>
   </si>
   <si>
     <t>#14 Rene Diaz - WR</t>
   </si>
   <si>
     <t>#23 Danny Matteson - CB</t>
   </si>
   <si>
-    <t>#59 Robert Montgomery - LDE</t>
+    <t>#77 Robert Montgomery - LDE</t>
   </si>
   <si>
     <t>#79 Joe Mattson - LDE</t>
   </si>
   <si>
     <t>#97 Luis Elder - WLB</t>
   </si>
   <si>
     <t>#64 Delbert Chung - DT</t>
   </si>
   <si>
-    <t>#78 Eli Johnson - LDE</t>
-[...2 lines deleted...]
-    <t>#93 Trenton Larsen - RDE</t>
+    <t>#78 Eli Johnson - RDE</t>
+  </si>
+  <si>
+    <t>#93 Trenton Larsen - LDE</t>
   </si>
   <si>
     <t>#27 Gary Morse - CB</t>
   </si>
   <si>
     <t>#90 Elias Peacock - WLB</t>
   </si>
   <si>
     <t>#32 Anthony Jensen - CB</t>
   </si>
   <si>
     <t>#9 Daniel Liller - K</t>
   </si>
   <si>
     <t>SEA</t>
   </si>
   <si>
     <t>SEA 25</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Weak Side Blitz</t>
   </si>
@@ -773,51 +773,51 @@
   <si>
     <t>I Formation Normal HB Counter</t>
   </si>
   <si>
     <t>3-1-SEA 44 (7:20) 30-Marion Truong ran to SEA 44 for a short gain. Tackle by 22-Daniel Johns.</t>
   </si>
   <si>
     <t>6:44</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-1-SEA 44 (6:43) 6-Quentin Lemons punts 55 yards to MIA 1. SEA 57-Derek Walkup was injured on the play. He looks like he should be able to return. SEA 72-William Ellis was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#6 Quentin Lemons - P</t>
   </si>
   <si>
     <t>#52 Dan Cooper - WLB</t>
   </si>
   <si>
-    <t>#24 Homer Allen - WLB</t>
+    <t>#50 Homer Allen - WLB</t>
   </si>
   <si>
     <t>6:32</t>
   </si>
   <si>
     <t>MIA 1</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-MIA 1 (6:33) 35-Gregory Torres ran to MIA 2 for 1 yards. Tackle by 90-Elias Peacock. MIA 63-Seth Basher was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#32 Michael McNeese - TE</t>
   </si>
   <si>
     <t>5:58</t>
   </si>
   <si>
     <t>MIA 2</t>
   </si>