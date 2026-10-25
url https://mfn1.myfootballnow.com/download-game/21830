--- v0 (2026-09-22)
+++ v1 (2026-10-25)
@@ -365,51 +365,51 @@
   <si>
     <t>#27 John Coffman - RB</t>
   </si>
   <si>
     <t>#38 Douglas Green - RB</t>
   </si>
   <si>
     <t>#85 Luis Ornelas - TE</t>
   </si>
   <si>
     <t>#89 Nick Terry - WR</t>
   </si>
   <si>
     <t>#17 Santiago Stjohn - WR</t>
   </si>
   <si>
     <t>#72 Raymond Dail - LG</t>
   </si>
   <si>
     <t>#76 Joseph Kelly - C</t>
   </si>
   <si>
     <t>#71 Earl Mann - C</t>
   </si>
   <si>
-    <t>#57 David Smith - RG</t>
+    <t>#69 David Smith - RG</t>
   </si>
   <si>
     <t>#64 Michael King - RT</t>
   </si>
   <si>
     <t>#92 Dwight Hall - LDE</t>
   </si>
   <si>
     <t>#77 Philip Turner - LDE</t>
   </si>
   <si>
     <t>#71 Jeff Reynoso - DT</t>
   </si>
   <si>
     <t>#56 David Johnson - RDE</t>
   </si>
   <si>
     <t>#96 Richard Langston - WLB</t>
   </si>
   <si>
     <t>#94 Moises Camacho - MLB</t>
   </si>
   <si>
     <t>#91 Aaron Lynch - WLB</t>
   </si>
@@ -554,51 +554,51 @@
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(12:56) Extra point GOOD by 9-Scott Hutchinson. DEN 7 KCY 0</t>
   </si>
   <si>
     <t>#15 Arthur Reiff - QB</t>
   </si>
   <si>
     <t>#65 Lynn Evans - RG</t>
   </si>
   <si>
     <t>#63 Eric Ingram - RG</t>
   </si>
   <si>
     <t>#60 Richard Saba - LG</t>
   </si>
   <si>
     <t>#85 Brandon Jones - TE</t>
   </si>
   <si>
-    <t>#56 Wesley Conley - MLB</t>
+    <t>#58 Wesley Conley - MLB</t>
   </si>
   <si>
     <t>#96 Jackson Taylor - MLB</t>
   </si>
   <si>
     <t>#92 Michael Stowe - LDE</t>
   </si>
   <si>
     <t>(12:56) 9-Scott Hutchinson kicks 75 yards from DEN 35 to KCY -10. Touchback.</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Left</t>
   </si>
   <si>
     <t>3-4 Normal Double Blitz</t>
   </si>
   <si>
     <t>1-10-KCY 25 (12:56) 85-Luis Ornelas ran to KCY 41 for 16 yards. Tackle by 91-Aaron Lynch.</t>
   </si>
   <si>
     <t>#84 Johnny Joiner - WR</t>
   </si>
   <si>
     <t>#2 Robert Carter - SLB</t>
   </si>
@@ -635,51 +635,51 @@
   <si>
     <t>KCY 38</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>2-14-KCY 38 (11:30) 8-Kirk Harrelson sacked at KCY 29 for -8 yards (96-Richard Langston)</t>
   </si>
   <si>
     <t>10:55</t>
   </si>
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
   <si>
     <t>Dime Flat Man Cover 1</t>
   </si>
   <si>
     <t>3-22-KCY 29 (10:54) 8-Kirk Harrelson pass incomplete, the ball was thrown away. Pressure by 92-Dwight Hall.</t>
   </si>
   <si>
     <t>#27 Robert James - CB</t>
   </si>
   <si>
-    <t>#36 Kenneth Tomasini - CB</t>
+    <t>#33 Kenneth Tomasini - CB</t>
   </si>
   <si>
     <t>10:48</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-22-KCY 29 (10:49) 11-Bruce Spencer punts 48 yards to DEN 23. Fair Catch by 19-Harold Flores.</t>
   </si>
   <si>
     <t>#11 Bruce Spencer - P</t>
   </si>
   <si>
     <t>#60 Warren Driver - C</t>
   </si>
   <si>
     <t>#38 Gary William - FS</t>
   </si>
   <si>
     <t>#24 Zachery Obrien - CB</t>
   </si>