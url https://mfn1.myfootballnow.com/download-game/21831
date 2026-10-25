--- v0 (2026-09-22)
+++ v1 (2026-10-25)
@@ -356,51 +356,51 @@
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-DAL 25 (15:00) 11-Richard Montgomery pass complete to 88-Ian Isenhour to DAL 31 for 6 yards. Tackle by 59-Edward Berry.</t>
   </si>
   <si>
     <t>#11 Richard Montgomery - QB</t>
   </si>
   <si>
     <t>#31 Jonathan Aiken - RB</t>
   </si>
   <si>
     <t>#89 Barry Kennedy - TE</t>
   </si>
   <si>
     <t>#88 Ian Isenhour - TE</t>
   </si>
   <si>
     <t>#7 Roger Wilson - WR</t>
   </si>
   <si>
     <t>#67 Clifford Marcus - LT</t>
   </si>
   <si>
-    <t>#62 Edward Dennis - LG</t>
+    <t>#66 Edward Dennis - LG</t>
   </si>
   <si>
     <t>#59 Joseph Nathan - C</t>
   </si>
   <si>
     <t>#74 Michael Dominguez - LG</t>
   </si>
   <si>
     <t>#73 Caleb Evelyn - RT</t>
   </si>
   <si>
     <t>#96 Ramon Gaines - LDE</t>
   </si>
   <si>
     <t>#91 Scott Martins - DT</t>
   </si>
   <si>
     <t>#90 Jose Murphy - RDE</t>
   </si>
   <si>
     <t>#95 Charles Lofton - RDE</t>
   </si>
   <si>
     <t>#55 Cecil Craig - WLB</t>
   </si>
@@ -470,51 +470,51 @@
   <si>
     <t>4-4-DAL 31 (14:12) 9-Sidney Odom punts 44 yards to SFO 25. 19-Travis McMillin to SFO 31 for 6 yards. Tackle by 88-Ian Isenhour.</t>
   </si>
   <si>
     <t>#9 Sidney Odom - P</t>
   </si>
   <si>
     <t>#19 Travis McMillin - WR</t>
   </si>
   <si>
     <t>#94 Tommy Ketterer - LDE</t>
   </si>
   <si>
     <t>#45 Donald Reed - CB</t>
   </si>
   <si>
     <t>#21 Adam Moore - FS</t>
   </si>
   <si>
     <t>#68 Harrison Walters - LT</t>
   </si>
   <si>
     <t>#87 Juan Benner - TE</t>
   </si>
   <si>
-    <t>#57 Zane Hall - MLB</t>
+    <t>#94 Zane Hall - MLB</t>
   </si>
   <si>
     <t>14:03</t>
   </si>
   <si>
     <t>SFO 31</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Dive</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Weak Side Blitz</t>
   </si>
   <si>
     <t>1-10-SFO 31 (14:04) 41-Albert Turner ran to SFO 31 for a short gain. 41-Albert Turner FUMBLES (66-Luther Best) recovered by SFO-69-Brain Walsh at SFO 35. Tackle by 39-Paul Dixson.</t>
   </si>
   <si>
     <t>#15 David Mortenson - QB</t>
   </si>
   <si>
     <t>#41 Albert Turner - RB</t>
   </si>
   <si>
     <t>#22 Phillip Watson - RB</t>
   </si>