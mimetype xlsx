--- v0 (2026-09-22)
+++ v1 (2026-10-25)
@@ -317,96 +317,96 @@
   <si>
     <t>#97 Nelson Macrae - MLB</t>
   </si>
   <si>
     <t>#24 Jason Estes - CB</t>
   </si>
   <si>
     <t>#65 Raymond Solomon - DT</t>
   </si>
   <si>
     <t>#33 Edward Stone - FS</t>
   </si>
   <si>
     <t>#34 Robert Saddler - CB</t>
   </si>
   <si>
     <t>#48 Michael Mauricio - SS</t>
   </si>
   <si>
     <t>#94 Shane Frakes - LDE</t>
   </si>
   <si>
     <t>#55 Gary McKinney - SLB</t>
   </si>
   <si>
-    <t>#52 Mark Stevens - SLB</t>
+    <t>#92 Mark Stevens - SLB</t>
   </si>
   <si>
     <t>#19 John Lambert - K</t>
   </si>
   <si>
     <t>GBY</t>
   </si>
   <si>
     <t>GBY 25</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FL Drag</t>
   </si>
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
   <si>
     <t>1-10-GBY 25 (15:00) 11-Rodger Streetman pass complete to 28-James Moran to GBY 24 for -1 yards. Tackle by 47-Richard Young.</t>
   </si>
   <si>
     <t>#11 Rodger Streetman - QB</t>
   </si>
   <si>
     <t>#36 Walter Bennett - RB</t>
   </si>
   <si>
     <t>#12 Paul McMillan - WR</t>
   </si>
   <si>
     <t>#14 Fredrick Oconnor - WR</t>
   </si>
   <si>
     <t>#15 Chad Sailor - WR</t>
   </si>
   <si>
-    <t>#66 Gordon Brickley - LT</t>
+    <t>#68 Gordon Brickley - LT</t>
   </si>
   <si>
     <t>#74 Jose Seaman - LG</t>
   </si>
   <si>
     <t>#60 Ali Kelley - C</t>
   </si>
   <si>
-    <t>#61 Orlando Miller - RG</t>
+    <t>#56 Orlando Miller - RG</t>
   </si>
   <si>
     <t>#79 Jay Garver - RT</t>
   </si>
   <si>
     <t>#71 John Perreault - LDE</t>
   </si>
   <si>
     <t>#77 Christian Villanueva - DT</t>
   </si>
   <si>
     <t>#60 Paul Grace - DT</t>
   </si>
   <si>
     <t>#91 Rupert Schneider - RDE</t>
   </si>
   <si>
     <t>#98 Alfred Richardson - SLB</t>
   </si>
   <si>
     <t>#95 Michael Fletcher - MLB</t>
   </si>
   <si>
     <t>#90 Johnnie Arnold - WLB</t>
   </si>
@@ -449,75 +449,75 @@
   <si>
     <t>14:10</t>
   </si>
   <si>
     <t>GBY 31</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FB In</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>1-10-GBY 31 (14:11) 14-Tony Moore pass incomplete, the ball was thrown away. Pressure by 93-Lyle Gleason.</t>
   </si>
   <si>
     <t>#14 Tony Moore - QB</t>
   </si>
   <si>
     <t>#30 Mario Watterson - RB</t>
   </si>
   <si>
     <t>#24 George Slocum - RB</t>
   </si>
   <si>
-    <t>#86 Robert Coleman - WR</t>
+    <t>#15 Robert Coleman - WR</t>
   </si>
   <si>
     <t>#82 Elton Ferraro - WR</t>
   </si>
   <si>
     <t>#86 Charles Jenkins - WR</t>
   </si>
   <si>
     <t>#55 Robert Desrosiers - LT</t>
   </si>
   <si>
     <t>#78 William Robertson - LG</t>
   </si>
   <si>
     <t>#70 Douglas Sasser - C</t>
   </si>
   <si>
     <t>#59 Clark Gonzalez - RG</t>
   </si>
   <si>
     <t>#75 Larry Koehler - RT</t>
   </si>
   <si>
-    <t>#95 Albert Werner - LDE</t>
+    <t>#70 Albert Werner - LDE</t>
   </si>
   <si>
     <t>#93 Lyle Gleason - RDE</t>
   </si>
   <si>
     <t>#92 Edward Dominguez - MLB</t>
   </si>
   <si>
     <t>#90 Joey Healy - WLB</t>
   </si>
   <si>
     <t>#41 James Nielsen - CB</t>
   </si>
   <si>
     <t>14:06</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>2-10-GBY 31 (14:07) 14-Tony Moore pass complete to 30-Mario Watterson to GBY 2 for 28 yards. Tackle by 52-Mark Stevens. Pressure by 65-Raymond Solomon.</t>
   </si>
@@ -557,51 +557,51 @@
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>2-4-GBY 4 (12:50) 14-Tony Moore pass complete to 84-Robt Weiss for 4 yards. TOUCHDOWN! GBY 0 LAA 6</t>
   </si>
   <si>
     <t>12:47</t>
   </si>
   <si>
     <t>GBY 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(12:48) Extra point GOOD by 19-John Lambert. GBY 0 LAA 7</t>
   </si>
   <si>
     <t>#18 Curtis Guillermo - QB</t>
   </si>
   <si>
-    <t>#68 William Boner - C</t>
+    <t>#63 William Boner - RG</t>
   </si>
   <si>
     <t>#69 David Ozuna - RT</t>
   </si>
   <si>
     <t>#67 Louie Baylor - LG</t>
   </si>
   <si>
     <t>#33 Angel Johnston - SS</t>
   </si>
   <si>
     <t>#56 Charlie Dudek - WLB</t>
   </si>
   <si>
     <t>(12:48) 19-John Lambert kicks 72 yards from LAA 35 to GBY -7. Touchback.</t>
   </si>
   <si>
     <t>1-10-GBY 25 (12:48) 11-Rodger Streetman pass Pass knocked down by 27-Raul Kilpatrick. incomplete, intended for 14-Fredrick Oconnor.</t>
   </si>
   <si>
     <t>12:45</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Strong Deep</t>
   </si>
@@ -725,51 +725,51 @@
   <si>
     <t>Shotgun Normal Deep Weak In and Out</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>3-14-GBY 21 (7:25) 11-Rodger Streetman pass complete to 12-Paul McMillan to GBY 40 for 19 yards. Tackle by 27-Raul Kilpatrick.</t>
   </si>
   <si>
     <t>6:49</t>
   </si>
   <si>
     <t>GBY 40</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Inside</t>
   </si>
   <si>
     <t>1-10-GBY 40 (6:48) 28-James Moran ran to GBY 46 for 7 yards. Tackle by 27-Raul Kilpatrick.</t>
   </si>
   <si>
-    <t>#94 Lewis Salmon - SLB</t>
+    <t>#94 Lewis Salmon - MLB</t>
   </si>
   <si>
     <t>#34 Alan Madewell - SS</t>
   </si>
   <si>
     <t>6:04</t>
   </si>
   <si>
     <t>GBY 46</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>2-3-GBY 46 (6:03) 28-James Moran ran to GBY 49 for 2 yards. Tackle by 90-Johnnie Arnold.</t>
   </si>
   <si>
     <t>#33 Michael Coyle - CB</t>
   </si>
   <si>
     <t>5:25</t>
   </si>
   <si>
     <t>GBY 49</t>
   </si>