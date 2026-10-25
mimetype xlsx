--- v0 (2026-09-22)
+++ v1 (2026-10-25)
@@ -569,51 +569,51 @@
   <si>
     <t>Shotgun Normal Deep Weak In and Out</t>
   </si>
   <si>
     <t>Nickel Normal Cover 2</t>
   </si>
   <si>
     <t>2-17-ATL 39 (10:59) 19-Dwight Yeary pass complete to 86-Rafael Ronquillo to ATL 0 for 38 yards. Tackle by 34-Todd Brouwer.</t>
   </si>
   <si>
     <t>10:15</t>
   </si>
   <si>
     <t>ATL 0</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel Strong 1 Deep Man Under</t>
   </si>
   <si>
     <t>1-1-ATL 0 (10:14) 39-Mark Harris ran to ATL 1 for -1 yards. Tackle by 21-Kevin Kohn.</t>
   </si>
   <si>
-    <t>#52 James Dodson - MLB</t>
+    <t>#95 James Dodson - MLB</t>
   </si>
   <si>
     <t>#58 James Wildman - SLB</t>
   </si>
   <si>
     <t>9:31</t>
   </si>
   <si>
     <t>ATL 1</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>2-1-ATL 1 (9:30) 39-Mark Harris ran to ATL 3 for -2 yards. Tackle by 74-Jason Long.</t>
   </si>
   <si>
     <t>8:49</t>
   </si>
   <si>
     <t>ATL 3</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
@@ -641,69 +641,69 @@
   <si>
     <t>#12 Francis Maule - P</t>
   </si>
   <si>
     <t>#11 Richard Donlon - K</t>
   </si>
   <si>
     <t>#60 Larry Anderson - RG</t>
   </si>
   <si>
     <t>#66 William Hinton - C</t>
   </si>
   <si>
     <t>#67 Randy Goodrich - RT</t>
   </si>
   <si>
     <t>#70 Kevin Greene - C</t>
   </si>
   <si>
     <t>#75 Jeffrey Wolf - RT</t>
   </si>
   <si>
     <t>#55 James Coursey - SLB</t>
   </si>
   <si>
-    <t>#75 Donald Stjohn - LT</t>
+    <t>#65 Donald Stjohn - LT</t>
   </si>
   <si>
     <t>#95 Bob Parsons - RDE</t>
   </si>
   <si>
     <t>8:08</t>
   </si>
   <si>
     <t>WAS 35</t>
   </si>
   <si>
     <t>(8:09) 11-Richard Donlon kicks 75 yards from WAS 35 to ATL -10. Touchback.</t>
   </si>
   <si>
     <t>#84 Gerald Lopez - WR</t>
   </si>
   <si>
-    <t>#88 Thomas Stutler - WR</t>
+    <t>#14 Thomas Stutler - WR</t>
   </si>
   <si>
     <t>ATL 25</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-ATL 25 (8:09) 11-Brian Kolb pass complete to 84-Gerald Lopez to ATL 49 for 24 yards. Tackle by 27-Russell Orr. 84-Gerald Lopez made a great move on the CB.</t>
   </si>
   <si>
     <t>#11 Brian Kolb - QB</t>
   </si>
   <si>
     <t>#24 Daniel Crawford - RB</t>
   </si>
   <si>
     <t>#88 Drew Schott - TE</t>
   </si>
   <si>
     <t>#11 Dale Grist - WR</t>
   </si>