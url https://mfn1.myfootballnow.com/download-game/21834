--- v0 (2026-09-22)
+++ v1 (2026-10-25)
@@ -290,132 +290,132 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>TBY has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>NOS</t>
   </si>
   <si>
     <t>NOS 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 18-Moses Albert kicks 68 yards from NOS 35 to TBY -3. 21-Ryan Clover to TBY 33 for 35 yards. Tackle by 18-Moses Albert. NOS 78-John Herzog was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#21 Ryan Clover - RB</t>
   </si>
   <si>
-    <t>#37 Gregory Mitchell - CB</t>
+    <t>#33 Gregory Mitchell - CB</t>
   </si>
   <si>
     <t>#59 Daniel Roberts - WLB</t>
   </si>
   <si>
     <t>#92 Randy Elliott - RDE</t>
   </si>
   <si>
-    <t>#48 Andrew Prim - CB</t>
-[...5 lines deleted...]
-    <t>#40 Richard House - CB</t>
+    <t>#44 Andrew Prim - CB</t>
+  </si>
+  <si>
+    <t>#45 Bobby Myers - WLB</t>
+  </si>
+  <si>
+    <t>#41 Richard House - CB</t>
   </si>
   <si>
     <t>#42 Marion Thomas - CB</t>
   </si>
   <si>
     <t>#32 Marshall Campos - CB</t>
   </si>
   <si>
-    <t>#49 Victor Martin - CB</t>
+    <t>#48 Victor Martin - CB</t>
   </si>
   <si>
     <t>#38 Edward Burkhalter - CB</t>
   </si>
   <si>
     <t>#18 Moses Albert - K</t>
   </si>
   <si>
     <t>TBY</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
   <si>
     <t>TBY 33</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Right</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-TBY 33 (14:56) 20-Lee Fyffe ran to TBY 41 for 9 yards. Tackle by 31-Edward Vincent.</t>
   </si>
   <si>
     <t>#9 Carl Hagen - QB</t>
   </si>
   <si>
     <t>#20 Lee Fyffe - RB</t>
   </si>
   <si>
     <t>#29 Timothy Gillespie - FB</t>
   </si>
   <si>
     <t>#11 Benjamin Nguyen - WR</t>
   </si>
   <si>
     <t>#16 Todd Ayers - WR</t>
   </si>
   <si>
     <t>#13 Tom Mauney - WR</t>
   </si>
   <si>
     <t>#77 Michael Leblanc - LT</t>
   </si>
   <si>
     <t>#64 Tracy Kelly - LG</t>
   </si>
   <si>
-    <t>#60 Fred Billings - C</t>
+    <t>#61 Fred Billings - C</t>
   </si>
   <si>
     <t>#65 Robert Hilton - RG</t>
   </si>
   <si>
-    <t>#78 Christopher Castillo - C</t>
+    <t>#73 Christopher Castillo - RT</t>
   </si>
   <si>
     <t>#72 Richard Ristau - LDE</t>
   </si>
   <si>
     <t>#99 James Gupta - DT</t>
   </si>
   <si>
     <t>#52 Don Lilly - LDE</t>
   </si>
   <si>
     <t>#58 Morris Fraise - SLB</t>
   </si>
   <si>
     <t>#98 Mark Roberts - MLB</t>
   </si>
   <si>
     <t>#94 Orville Sapp - WLB</t>
   </si>
   <si>
     <t>#31 Edward Vincent - CB</t>
   </si>
   <si>
     <t>#32 David Harris - CB</t>
   </si>
@@ -485,69 +485,69 @@
   <si>
     <t>#17 Rodolfo Militello - WR</t>
   </si>
   <si>
     <t>#88 George Morgan - TE</t>
   </si>
   <si>
     <t>#82 John Clay - TE</t>
   </si>
   <si>
     <t>#89 George Jones - WR</t>
   </si>
   <si>
     <t>#84 Charles Uresti - WR</t>
   </si>
   <si>
     <t>#57 David Palacio - LG</t>
   </si>
   <si>
     <t>#50 John Wright - LG</t>
   </si>
   <si>
     <t>#68 John Merriweather - C</t>
   </si>
   <si>
-    <t>#60 Frank Park - RG</t>
+    <t>#73 Frank Park - RG</t>
   </si>
   <si>
     <t>#75 Henry Green - LT</t>
   </si>
   <si>
-    <t>#90 Kevin Barnes - LDE</t>
+    <t>#94 Kevin Barnes - LDE</t>
   </si>
   <si>
     <t>#99 John Jackson - DT</t>
   </si>
   <si>
-    <t>#98 David Vandeusen - DT</t>
-[...5 lines deleted...]
-    <t>#50 Anthony Sipple - MLB</t>
+    <t>#96 David Vandeusen - DT</t>
+  </si>
+  <si>
+    <t>#50 John Quarterman - MLB</t>
+  </si>
+  <si>
+    <t>#55 Anthony Sipple - WLB</t>
   </si>
   <si>
     <t>#57 Raul Kennedy - WLB</t>
   </si>
   <si>
     <t>#35 John Patterson - CB</t>
   </si>
   <si>
     <t>12:41</t>
   </si>
   <si>
     <t>TBY 49</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>46 Normal Inside Blitz</t>
   </si>
   <si>
     <t>2-6-TBY 49 (12:40) 9-John Koch pass complete to 84-Charles Uresti to TBY 39 for 10 yards. Tackle by 38-Edward Burkhalter.</t>
   </si>
   <si>
     <t>12:07</t>
   </si>
@@ -563,51 +563,51 @@
   <si>
     <t>1-10-TBY 39 (12:06) 17-Rodolfo Militello ran to TBY 40 for -1 yards. Tackle by 50-Anthony Sipple. TBY 98-David Vandeusen was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#40 Moises Pantoja - FB</t>
   </si>
   <si>
     <t>#81 Frank Johnson - TE</t>
   </si>
   <si>
     <t>11:32</t>
   </si>
   <si>
     <t>TBY 40</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>2-11-TBY 40 (11:31) 17-Rodolfo Militello ran to TBY 35 for 5 yards. Tackle by 49-Victor Martin.</t>
   </si>
   <si>
-    <t>#94 William George - DT</t>
+    <t>#79 William George - DT</t>
   </si>
   <si>
     <t>10:53</t>
   </si>
   <si>
     <t>TBY 35</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>4-3 Under Crash Left</t>
   </si>
   <si>
     <t>3-6-TBY 35 (10:52) 9-John Koch pass complete to 89-George Jones for 35 yards. TOUCHDOWN! NOS 68-John Merriweather was injured on the play. He looks like he should be able to return. NOS 6 TBY 0</t>
   </si>
   <si>
     <t>10:44</t>
   </si>
   <si>
     <t>TBY 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
@@ -812,51 +812,51 @@
   <si>
     <t>5:22</t>
   </si>
   <si>
     <t>NOS 1</t>
   </si>
   <si>
     <t>Singleback Big HB Inside Strong</t>
   </si>
   <si>
     <t>4-1-NOS 1 (5:21) 20-Lee Fyffe ran for 1 yards. TOUCHDOWN! NOS 7 TBY 6</t>
   </si>
   <si>
     <t>5:18</t>
   </si>
   <si>
     <t>NOS 15</t>
   </si>
   <si>
     <t>(5:19) Extra point GOOD by 3-Thomas Spielman. NOS 91-Randall Nadeau was injured on the play. He looks like he should be able to return. NOS 7 TBY 7</t>
   </si>
   <si>
     <t>#3 Thomas Spielman - K</t>
   </si>
   <si>
-    <t>#67 Jerome Rice - C</t>
+    <t>#76 Jerome Rice - C</t>
   </si>
   <si>
     <t>#72 Joshua McLaurin - LT</t>
   </si>
   <si>
     <t>#68 Eugene Lawrence - RG</t>
   </si>
   <si>
     <t>#66 Eddie Bright - RG</t>
   </si>
   <si>
     <t>#95 Joe Green - SLB</t>
   </si>
   <si>
     <t>#51 Michael Houle - SLB</t>
   </si>
   <si>
     <t>#91 Randall Nadeau - MLB</t>
   </si>
   <si>
     <t>#67 John Maurer - DT</t>
   </si>
   <si>
     <t>(5:19) 3-Thomas Spielman kicks 75 yards from TBY 35 to NOS -10. 41-Glenn Hunt to NOS 17 for 27 yards. Tackle by 38-Edward Burkhalter.</t>
   </si>
@@ -890,51 +890,51 @@
   <si>
     <t>NOS 16</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Hooks</t>
   </si>
   <si>
     <t>Dime Flat 2 Deep Man Under</t>
   </si>
   <si>
     <t>3-11-NOS 16 (3:59) 9-John Koch pass complete to 89-George Jones to NOS 19 for 3 yards. Tackle by 49-Victor Martin.</t>
   </si>
   <si>
     <t>3:23</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-8-NOS 19 (3:22) 7-Gary Anderson punts 50 yards to TBY 31. 13-Tom Mauney to TBY 43 for 13 yards. Tackle by 52-Don Lilly. 42-Marion Thomas was caught flat-footed on this play.</t>
   </si>
   <si>
-    <t>#7 Gary Anderson - P</t>
+    <t>#12 Gary Anderson - P</t>
   </si>
   <si>
     <t>3:12</t>
   </si>
   <si>
     <t>TBY 43</t>
   </si>
   <si>
     <t>1-10-TBY 43 (3:13) 20-Lee Fyffe ran to TBY 50 for 6 yards. Tackle by 98-Mark Roberts.</t>
   </si>
   <si>
     <t>2:30</t>
   </si>
   <si>
     <t>TBY 50</t>
   </si>
   <si>
     <t>2-4-TBY 50 (2:29) 21-Ryan Clover ran to NOS 39 for 11 yards. Tackle by 31-Edward Vincent.</t>
   </si>
   <si>
     <t>1:51</t>
   </si>
   <si>
     <t>NOS 39</t>
   </si>
@@ -1235,51 +1235,51 @@
   <si>
     <t>2-3-NOS 32 (4:56) 17-Rodolfo Militello ran to NOS 32 for a short gain. Tackle by 40-Richard House.</t>
   </si>
   <si>
     <t>4:16</t>
   </si>
   <si>
     <t>3-3-NOS 32 (4:15) 17-Rodolfo Militello ran to NOS 37 for 5 yards. Tackle by 57-Raul Kennedy.</t>
   </si>
   <si>
     <t>3:39</t>
   </si>
   <si>
     <t>NOS 37</t>
   </si>
   <si>
     <t>1-10-NOS 37 (3:38) 9-John Koch pass complete to 89-George Jones to NOS 47 for 10 yards. Tackle by 56-John Quarterman.</t>
   </si>
   <si>
     <t>2:59</t>
   </si>
   <si>
     <t>1-10-NOS 47 (2:58) 48-Matthew Adkins ran to NOS 46 for -2 yards. Tackle by 57-Raul Kennedy.</t>
   </si>
   <si>
-    <t>#80 Chet Lowman - WR</t>
+    <t>#10 Chet Lowman - WR</t>
   </si>
   <si>
     <t>2:22</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>2-12-NOS 46 (2:21) 17-Rodolfo Militello ran to NOS 49 for 3 yards. Tackle by 92-Randy Elliott.</t>
   </si>
   <si>
     <t>2:00</t>
   </si>
   <si>
     <t>Timeout for two minute warning.</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>3-9-NOS 49 (2:00) 9-John Koch pass complete to 89-George Jones to TBY 32 for 19 yards. Tackle by 49-Victor Martin.</t>
   </si>
   <si>
     <t>1:56</t>
   </si>
@@ -1733,51 +1733,51 @@
   <si>
     <t>2-8-TBY 32 (8:30) 9-Carl Hagen ran to TBY 47 for 15 yards. 9-Carl Hagen slides to avoid being hit.</t>
   </si>
   <si>
     <t>7:47</t>
   </si>
   <si>
     <t>1-10-TBY 47 (7:46) 29-Timothy Gillespie ran to TBY 46 for a short loss. Tackle by 99-James Gupta.</t>
   </si>
   <si>
     <t>#17 Harold Trueblood - WR</t>
   </si>
   <si>
     <t>7:03</t>
   </si>
   <si>
     <t>2-10-TBY 46 (7:02) 9-Carl Hagen pass complete to 17-Harold Trueblood to NOS 41 for 13 yards. Tackle by 27-Bill Denton. Nice job by 17-Harold Trueblood on that route to lose his coverage. TBY 78-Christopher Castillo was injured on the play. NOS 67-John Maurer was injured on the play. NOS 52-Don Lilly was injured on the play.</t>
   </si>
   <si>
     <t>6:19</t>
   </si>
   <si>
     <t>1-10-NOS 41 (6:18) 21-Ryan Clover ran to NOS 36 for 5 yards. Tackle by 58-Morris Fraise.</t>
   </si>
   <si>
-    <t>#75 Harry Brown - C</t>
+    <t>#75 Harry Brown - LG</t>
   </si>
   <si>
     <t>5:42</t>
   </si>
   <si>
     <t>NOS 36</t>
   </si>
   <si>
     <t>2-5-NOS 36 (5:41) 29-Timothy Gillespie ran to NOS 25 for 12 yards. Tackle by 32-David Harris. TBY 13-Tom Mauney was injured on the play.</t>
   </si>
   <si>
     <t>5:00</t>
   </si>
   <si>
     <t>1-10-NOS 25 (4:59) 26-Christian Chun ran to NOS 21 for 4 yards. Tackle by 25-Edward Okeefe.</t>
   </si>
   <si>
     <t>4:23</t>
   </si>
   <si>
     <t>2-6-NOS 21 (4:22) 26-Christian Chun ran to NOS 18 for 3 yards. Tackle by 33-Francis Escobedo.</t>
   </si>
   <si>
     <t>3:42</t>
   </si>
@@ -2260,86 +2260,86 @@
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="384.478" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="31" max="31" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="31" max="31" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="66" max="66" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="66" max="66" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="30.564" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">