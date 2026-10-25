--- v0 (2026-09-22)
+++ v1 (2026-10-25)
@@ -722,51 +722,51 @@
   <si>
     <t>IND 15</t>
   </si>
   <si>
     <t>(8:55) Extra point GOOD by 10-Robert Ho. IND 7 TEN 7</t>
   </si>
   <si>
     <t>#15 Elwood Fields - QB</t>
   </si>
   <si>
     <t>#83 Richard Reisman - RB</t>
   </si>
   <si>
     <t>#87 Benjamin Johnson - TE</t>
   </si>
   <si>
     <t>#73 Bobby Doss - C</t>
   </si>
   <si>
     <t>#64 Richard Gullion - RT</t>
   </si>
   <si>
     <t>#58 John King - LG</t>
   </si>
   <si>
-    <t>#51 Jonathan Jay - SLB</t>
+    <t>#55 Jonathan Jay - SLB</t>
   </si>
   <si>
     <t>#77 Tommy Fulton - RDE</t>
   </si>
   <si>
     <t>#48 Justin Brumbaugh - WLB</t>
   </si>
   <si>
     <t>#73 Darryl Leslie - DT</t>
   </si>
   <si>
     <t>(8:55) 10-Robert Ho kicks 73 yards from TEN 35 to IND -8. Touchback.</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>1-10-IND 25 (8:55) 3-Jonathan Montagna pass Pass knocked down by 34-Marcelino Miller. incomplete, intended for 83-Stephan Wilson.</t>
   </si>
   <si>
     <t>#89 Jorge Delagarza - TE</t>
   </si>
   <si>
     <t>8:45</t>
   </si>