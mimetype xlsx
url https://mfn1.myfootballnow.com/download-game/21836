--- v0 (2026-09-22)
+++ v1 (2026-10-25)
@@ -383,57 +383,57 @@
   <si>
     <t>#74 John Graham - LG</t>
   </si>
   <si>
     <t>#62 Ralph Root - C</t>
   </si>
   <si>
     <t>#63 Michael Gunter - RG</t>
   </si>
   <si>
     <t>#79 Clinton Greene - RT</t>
   </si>
   <si>
     <t>#72 Michael Bowman - LDE</t>
   </si>
   <si>
     <t>#77 Daniel Benoit - DT</t>
   </si>
   <si>
     <t>#79 Raymond Holly - RDE</t>
   </si>
   <si>
     <t>#78 Martin Mason - RDE</t>
   </si>
   <si>
-    <t>#45 William Donnelly - WLB</t>
+    <t>#54 William Donnelly - WLB</t>
   </si>
   <si>
     <t>#94 David Spencer - WLB</t>
   </si>
   <si>
-    <t>#26 William Shell - CB</t>
+    <t>#40 William Shell - FS</t>
   </si>
   <si>
     <t>#30 Brian Cobb - CB</t>
   </si>
   <si>
     <t>#22 Antony Preston - CB</t>
   </si>
   <si>
     <t>#49 Coleman Cooper - FS</t>
   </si>
   <si>
     <t>#31 Robert Polley - SS</t>
   </si>
   <si>
     <t>14:21</t>
   </si>
   <si>
     <t>CHI 27</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Weak Side Blitz</t>
   </si>