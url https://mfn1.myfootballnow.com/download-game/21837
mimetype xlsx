--- v0 (2026-09-22)
+++ v1 (2026-10-25)
@@ -302,57 +302,57 @@
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 2-William Abraham kicks 75 yards from CAR 35 to DET -10. Touchback.</t>
   </si>
   <si>
     <t>#38 Jeffrey Robinson - RB</t>
   </si>
   <si>
     <t>#1 Edward Kittel - FS</t>
   </si>
   <si>
     <t>#48 Edward Santoro - SS</t>
   </si>
   <si>
     <t>#71 Paul Hilton - RDE</t>
   </si>
   <si>
     <t>#99 Randall Rivera - MLB</t>
   </si>
   <si>
-    <t>#46 Thomas Hahn - SS</t>
-[...5 lines deleted...]
-    <t>#57 Jeff Vaughn - DT</t>
+    <t>#37 Thomas Hahn - SS</t>
+  </si>
+  <si>
+    <t>#59 Paul Carlucci - RDE</t>
+  </si>
+  <si>
+    <t>#98 Jeff Vaughn - DT</t>
   </si>
   <si>
     <t>#67 Richard Shah - RDE</t>
   </si>
   <si>
     <t>#66 Richard Taliaferro - DT</t>
   </si>
   <si>
     <t>#22 Clyde Rosario - CB</t>
   </si>
   <si>
     <t>#2 William Abraham - K</t>
   </si>
   <si>
     <t>DET</t>
   </si>
   <si>
     <t>DET 25</t>
   </si>
   <si>
     <t>Shotgun Normal Deep Weak In and Out</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
@@ -383,87 +383,87 @@
   <si>
     <t>#53 Bryan Vasquez - LG</t>
   </si>
   <si>
     <t>#56 Ernest Cavanaugh - C</t>
   </si>
   <si>
     <t>#76 Harvey Eliason - RG</t>
   </si>
   <si>
     <t>#52 Jimmy Degregorio - RT</t>
   </si>
   <si>
     <t>#72 Christopher Contreras - LDE</t>
   </si>
   <si>
     <t>#68 Bob Nance - DT</t>
   </si>
   <si>
     <t>#62 Ralph Garcia - DT</t>
   </si>
   <si>
     <t>#94 Jason Jones - RDE</t>
   </si>
   <si>
-    <t>#56 David Ganey - SLB</t>
+    <t>#56 David Ganey - WLB</t>
   </si>
   <si>
     <t>#58 Garland Lauritzen - MLB</t>
   </si>
   <si>
     <t>#98 Joseph Olson - WLB</t>
   </si>
   <si>
     <t>#24 Charles Weiner - CB</t>
   </si>
   <si>
     <t>#26 Chad Johnson - CB</t>
   </si>
   <si>
     <t>#48 Mike Montano - SS</t>
   </si>
   <si>
     <t>#46 Marshall Roberson - FS</t>
   </si>
   <si>
     <t>14:53</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>2-10-DET 25 (14:54) 23-Kenneth Watson ran to DET 28 for 3 yards. Tackle by 58-Garland Lauritzen.</t>
   </si>
   <si>
-    <t>#25 Joe Speece - FB</t>
-[...2 lines deleted...]
-    <t>#92 Leroy Darling - WLB</t>
+    <t>#22 Joe Speece - FB</t>
+  </si>
+  <si>
+    <t>#92 Leroy Darling - SLB</t>
   </si>
   <si>
     <t>#20 Larry Spivey - CB</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
   <si>
     <t>DET 28</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Strong Deep</t>
   </si>
   <si>
     <t>3-7-DET 28 (14:19) 5-Richard Bodden pass complete to 82-Rufus Murphy to DET 30 for 3 yards. Tackle by 26-Chad Johnson. Pressure by 68-Bob Nance. DET 79-Kim Allen was injured on the play. He looks like he should be able to return. PENALTY - Facemask (CAR 26-Chad Johnson)</t>
   </si>
   <si>
     <t>#85 James Jackson - WR</t>
   </si>
   <si>
     <t>14:14</t>
   </si>
   <si>
     <t>DET 45</t>
   </si>
@@ -515,60 +515,60 @@
   <si>
     <t>1-10-CAR 45 (13:32) 15-George Ruch pass Pass knocked down by 22-Clyde Rosario. incomplete, intended for 82-Charles Ferguson.</t>
   </si>
   <si>
     <t>#15 George Ruch - QB</t>
   </si>
   <si>
     <t>#28 Jason Thigpen - RB</t>
   </si>
   <si>
     <t>#84 David Stephenson - TE</t>
   </si>
   <si>
     <t>#14 Timothy Gomez - WR</t>
   </si>
   <si>
     <t>#81 Scott Martino - WR</t>
   </si>
   <si>
     <t>#82 Charles Ferguson - WR</t>
   </si>
   <si>
     <t>#71 Joshua Tomas - LT</t>
   </si>
   <si>
-    <t>#64 Robert Heiden - LG</t>
+    <t>#74 Robert Heiden - RT</t>
   </si>
   <si>
     <t>#55 Stephen Quam - C</t>
   </si>
   <si>
     <t>#62 Corey Beam - RG</t>
   </si>
   <si>
-    <t>#77 Rayford Hall - RT</t>
+    <t>#64 Rayford Hall - RG</t>
   </si>
   <si>
     <t>#27 Leslie Grier - SLB</t>
   </si>
   <si>
     <t>#96 Joseph Young - MLB</t>
   </si>
   <si>
     <t>#97 Charles Stamant - WLB</t>
   </si>
   <si>
     <t>#38 Henry Baker - CB</t>
   </si>
   <si>
     <t>#47 Kirk Harper - CB</t>
   </si>
   <si>
     <t>#44 John Nolan - FS</t>
   </si>
   <si>
     <t>13:27</t>
   </si>
   <si>
     <t>I Formation Normal HB Draw</t>
   </si>
@@ -1670,51 +1670,51 @@
   <si>
     <t>1-10-DET 37 (10:17) 5-Richard Bodden pass Pass knocked down by 24-Charles Weiner. incomplete, intended for 80-Jason Myers.</t>
   </si>
   <si>
     <t>10:13</t>
   </si>
   <si>
     <t>2-10-DET 37 (10:14) 5-Richard Bodden pass incomplete, intended for 80-Jason Myers.</t>
   </si>
   <si>
     <t>10:09</t>
   </si>
   <si>
     <t>3-10-DET 37 (10:10) 5-Richard Bodden pass complete to 38-Jeffrey Robinson to DET 48 for 11 yards. Tackle by 56-David Ganey.</t>
   </si>
   <si>
     <t>9:50</t>
   </si>
   <si>
     <t>1-10-DET 48 (9:49) 5-Richard Bodden pass complete to 80-Jason Myers to CAR 48 for 3 yards. Tackle by 51-Tom Glover. Nice job by 80-Jason Myers on that route to lose his coverage.</t>
   </si>
   <si>
     <t>#51 Tom Glover - SLB</t>
   </si>
   <si>
-    <t>#42 Joseph Young - FS</t>
+    <t>#49 Joseph Young - SS</t>
   </si>
   <si>
     <t>CAR 48</t>
   </si>
   <si>
     <t>2-7-CAR 48 (9:26) 5-Richard Bodden sacked at DET 42 for -10 yards (72-Christopher Contreras). Sack allowed by 52-Jimmy Degregorio. 52-Jimmy Degregorio missed that block completely.</t>
   </si>
   <si>
     <t>9:08</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>3-17-DET 42 (9:07) 5-Richard Bodden pass incomplete, dropped by 23-Kenneth Watson. That was a dangerous pass. Pressure by 98-Joseph Olson.</t>
   </si>
   <si>
     <t>#23 Frank Allen - CB</t>
   </si>
   <si>
     <t>9:03</t>
   </si>
   <si>
     <t>4-17-DET 42 (9:04) 17-Melvin Rice punts 46 yards to CAR 12.</t>
   </si>